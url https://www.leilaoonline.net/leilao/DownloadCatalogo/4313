--- v1 (2026-02-06)
+++ v2 (2026-05-14)
@@ -269,1883 +269,1651 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311456", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311456", "MOTOBOMBA; ANO 2007; MOTOR MWM 6CC X10 - FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311457", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311457", "CHASSI DE MOTO BOMBA ANO 2007")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311458", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311458", "LOTE C/ 7 PNEUS DE TRATOR 750-67")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311459", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311459", "ÁREA DE VIVÊNCIA (FABRICAÇÃO PRÓPRIA)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311460", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311460", "HIDRO HOLL - HIRRIGABRASIL ANO 2007")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311461", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311461", "LOTE C/ APROX. 58 PEÇAS DIVERSAS E ACESSÓRIOS PARA CAMINHÕES")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311462", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311462", "LOTE C/ APROX. 96 PEÇAS DIVERSAS PARA TRATORES E COLHEDORAS DE CANA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311463", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311463", "LOTE C/ APROX. 800KG DE TUBO INÓX 310 DIVERSAS POLEGADAS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311464", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311464", "LOTE C/ 8 MOTORES ELÉTRICOS DIVERSOS KVA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311465", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311465", "CONTAINER C/ ARMÁRIOS INTERNOS - 12 METROS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311466", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311466", "LOTE C/ APROX. 1000KG DE PARAFUSOS E OUTROS ITENS COM A PRATELEIRA JUNTO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311467", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311467", "LOTE C/ 3 LÂMINAS (PLAINAS)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>6.300,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311468", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311468", "ARADO DE 4 DISCOS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311469", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311469", "TANQUE DE 2.000 LITROS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311470", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311470", "DISTRIBUIDOR DE CALCÁRIO DE COMANDO HIDRÁULICOS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311471", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311471", "PLANTADEIRA JOHN DEERE; MODELO 1109; ANO 2012 - MAIS INFORMAÇÕES CONSTAM NO DOC. DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311472", "018")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311472", "veja o vídeo!! PULVERIZADOR ADVANCE JACTOR 2.000 LITROS; ANO 2008 - FUNCIONANDO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311473", "019")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311473", "ARADO DE 5 DISCOS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311474", "020")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311474", "LOTE C/ 5 PISTÕES HIDRÁULICOS DE VÁRIOS TAMANHOS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311475", "021")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311475", "LOTE C/ 2 CONJUNTOS DE CONDENSADORA E BOT. DE CÂMERAS FRIAS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311476", "022")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311476", "LOTE C/ 5 EIXOS COM PNEUS E RODAS DE DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311477", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311477", "LOTE C/ 5 EIXOS COM PNEUS E SEM PNEUS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311478", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311478", "BOMBA IMBIL")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311479", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311479", "LOTE C/ 4 AR CONDICIONADOS C/ EVAPORADORA E CONDENSADORA (DE 45 A 60 MIL BTU)")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311480", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311480", "BEBEDOURO INDUSTRIAL - FUNCIONANDO ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311481", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311481", "LOTE C/ 03 ARMÁRIOS PARA OFICINAS DE DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311482", "028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311482", "veja o vídeo!! TRATOR VALMET 68; ANO 88 - FUNCIONANDO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>29.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311483", "029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311483", "CHASSI GRADE C/ LINHAS DE DISCOS")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311484", "030")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311484", "CAIXA D'ÁGUA DE 10.000 LITROS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311485", "031")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311485", "LOTE C/ 11 ITENS: MESAS, SUPORT., CAIXA DE FERRO, BANCADAS, PRATELEIRAS")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311486", "032")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311486", "SEMEADEIRA JUMIL")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311487", "033")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311487", "PRENSA HIDRÁULICA - FALTANDO PARTES")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311488", "034")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311488", "LOTE C/ 6 CONCERTINAS DE DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311528", "035")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311528", "MÁQUINA DE DESCASCAR FIO C/ MOTOR")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311529", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311529", "PARTES E UMA RETRO ESCAVADEIRA PARA CAMINHÃO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311530", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311530", "BOMBA DE PISTÃO AXIAL HIDRÁULICA JOHN DEERE (COLHEDEIRAS LINHA S660 E S670) - CÓDIGO AXE32024")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311531", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311531", "LOTE C/ APROX. 44 ITENS DIVERSOS DE PARTES ELÉTRICAS")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311532", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311532", "LOTE C/ APROX. 13 ITENS ENTRE CONTROLADOR DE ABASTECIMENTO E OUTROS")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311533", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311533", "RODA DE TRATOR JOHN DEERE 18X42")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311534", "041")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311534", "CAIXA ORIGINAL DE SEMENTE PLANTADEIRA JOHN DEERE 1109")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311535", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311535", "TANQUE DE 3.000 LITROS")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311536", "043")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311536", "LOTE C/ APROX. 54 ITENS DIVERSOS: AMORTECEDORES, PISTÕES, SUPORTE DE AMORTECEDORES")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311537", "044")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311537", "LOTE C/ 10 ITENS ENTRE: MOTOR PARTIDA, ALTERNADORES, COMPRESSORES E VENTOINHA")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311538", "045")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311538", "LOTE C/ APROX. 149 ITENS DIVERSOS ENTRE: ROLAMENTOS, PINOS, COXINS, EMBUCHAMENTOS, CATRACAS DE FREIOS, DISCO DE EMBREAGEM ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311539", "046")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311539", "LOTE C/ 11 CORREIAS E 6 ACABAMENTOS DE BORRACHA")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311541", "047")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311541", "LOTE C/ 3 MÁQUINAS DE SOLDA - 01 MÁQ. BAMBOZZI MEGA PLUS 350DF; 01 MÁQ. BAMBOZZI TDC 465 ED; 01 MÁQ. ESAB LAI 407")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>4.750,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311542", "048")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311542", "LOTE C/ 3 MÁQUINAS DE SOLDA - 01 MÁQ. SMASHWELD 316; 01 MÁQ. BAMBOZZI TRR3100S; 01 MÁQ. POLIDORA C/ MOTOR")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>3.600,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311543", "049")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311543", "LOTE C/ 3 MÁQUINAS DE SOLDA - 01 MÁQ. SMASHWELD 350 TOPFLEX; 01 MÁQ. ESAB; 01 MÁQ. TMC325")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>4.050,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311544", "050")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311544", "LOTE C/ APROX. 40 FILTROS DIVERSOS MARCAS E MODELOS")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311545", "051")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311545", "LOTE C/ 3 ITENS: 01 MÁQUINA DE SOLDA BAMBOZZI, 01 MÁQ. DE SOLDA ESAB THF 250 E MACACO JACARÉ PALETEIRA")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311546", "052")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311546", "LOTE C/ APROX. 300KG DE CABOS DE FIOS DIVERSOS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311547", "053")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311547", "LOTE C/ 15 RODAS DE FERRO DE DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311548", "054")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311548", "LOTE C/ 10 MOTORES ELÉTRICOS (DIVERSOS KVAS)")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311549", "055")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311549", "LOTE C/ 5 RODAS C/  PNEUS DE DIVERSOS TAMANHOS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...75 lines deleted...]
-      <c r="A17" s="5" t="inlineStr">
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311550", "056")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311550", "LOTE C/ 10 PNEUS DIVERSOS MEIA VIDA")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311551", "057")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311551", "LOTE C/ APROX. 2500KG DE BOLACHA DE FERRO DE DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B17" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A18" s="5" t="inlineStr">
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311552", "058")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/311552", "GRADE DE 16 DISCOS - DESMONTADA")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B18" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
-      <c r="F18" s="4" t="inlineStr">
-[...1566 lines deleted...]
-      </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312588", "059")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312588", "veja o vídeo!! GERADOR WEG 450KVA 220V OU 380 C/ MOTOR SCANIA 550CV DC-12; ANO 2009 - FUNCIONANDO - MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>