--- v1 (2026-02-06)
+++ v2 (2026-05-14)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312598", "015")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312598", "ADUBADEIRA AGRÍCOLA JACTO TELLUS 10000 NPK C/ GPS; ANO 2021")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312599", "020")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312599", "TRATOR NEW HOLLAND 5630; COMANDO DUPLO; CABINE AGRO LEITE; PESO NAS RODAS TRASEIRAS; DUAL POWER - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>32.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312601", "025")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312601", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312600", "030")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312600", "LANCHA FOCKER 222; ANO 2005; MOTOR YAMAHA 200HP 2 TEMPOS; CARRETA DE ENCALHE")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312607", "035")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312607", "CAMINHÃO FORD/F4000; ANO 1977/1977; COR AZUL; COMB. DIESEL; C/ PRANCHA ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312603", "040")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312603", "veja o vídeo!! CAMINHÃO GM/CHEVROLET C40; ANO 1990; COR BRANCA; COMB. DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312605", "041")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312605", "veja o vídeo!! GM/CHEVROLET 11000; 1986/1986; BRANCA; DIESEL; MOTOR PERKINS - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312606", "045")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312606", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312594", "046")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312594", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312602", "050")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/312602", "LOTE COM 11 BORRACHAS DE DIVERSAS APLICAÇÕES DE APROX. 25M E 01 GAXETA GRAFITADA DE 5/8")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>