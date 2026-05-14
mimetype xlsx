--- v1 (2026-03-05)
+++ v2 (2026-05-14)
@@ -269,699 +269,615 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313102", "019")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313102", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313103", "022")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313103", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313104", "024")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313104", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313105", "026")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313105", "NOTEBOOK POSITIVO MASTER COM INTEL I5, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313106", "030")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313106", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313107", "031")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313107", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313108", "032")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313108", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313109", "033")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313109", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313110", "035")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313110", "NOTEBOOK POSITIVO MASTER COM INTEL I5, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313111", "036")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313111", "NOTEBOOK POSITIVO MASTER COM INTEL I5, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313112", "037")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313112", "NOTEBOOK POSITIVO MASTER COM INTEL I5, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313113", "038")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313113", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313114", "041")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313114", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313115", "042")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313115", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313116", "043")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313116", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313117", "044")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313117", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313118", "045")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313118", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313119", "046")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313119", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313120", "047")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313120", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313121", "048")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313121", "NOTEBOOK POSITIVO MASTER COM INTEL I5, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313122", "050")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/313122", "NOTEBOOK POSITIVO MASTER COM INTEL I3, 4GB DE MEMÓRIA E HD 320GB + FONTE - FUNCIONANDO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>