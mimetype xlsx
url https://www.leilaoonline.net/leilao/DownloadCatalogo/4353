--- v1 (2026-03-05)
+++ v2 (2026-05-14)
@@ -269,763 +269,671 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314149", "1800")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314149", " RETROESCAVADEIRA CATERPILLAR MOD.416E ANO 2012")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>129.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314147", "1801")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314147", " PÁ CARREGADEIRA VOLVO MOD. L120F ANO 2015 ( FUNCIONANDO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316444", "1802")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316444", "TRATOR MASSEY FERGUSSON  MOD. MF65X ANO 1973 - TURBINADO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316445", "1803")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316445", "TRATOR MASSEY FERGUSSON  MOD. MF65X ANO 1973 - PNEUS NOVOS")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316446", "1804")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316446", "TRATOR MASSEY FERGUSSON  MOD. MF55X ANO 1969 ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316447", "1805")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316447", "SEMI REBOQUE/ FRUEHAUF /BAÚ ANO 1979 - 02 EIXOS  12,70 MTS.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314141", "1900")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314141", "SEMI-REBOQUE/RANDON ANO 1986/1986 - 3 EIXOS ( no estado)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314139", "1901")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314139", "TRATOR ESTEIRA CATERPILLAR MOD. D5M ANO 1998 - TRANSMISSÃO DESMONTADO / SEM PISTÕES DA LÂMINA - NO ESTADO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314145", "1902")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314145", "ESCAVADEIRA  KOMATSU MOD.PC300 SERIE 7  ANO 2006  ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>125.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314142", "1903")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314142", "PÁ CARREGADERIA  KOMATSU MOD. WA 200  SERIE 5 - ANO 2009 - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>125.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314136", "1904")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314136", " MOTONIVELADORA CATERPILLAR MOD. 120H - ANO 2008- COM RIPPER TRASEIRO - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314143", "1905")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314143", "MOTONIVELADORA CATERPILAR MOD. 120B SERIE 32C ANO 1984  - FUNCIONANDO - serie 32C1026")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314138", "1906")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314138", " TRATOR MASSEY FERGUSSON MOD. 265 ANOD 1986 - DIREÇÃO HIDRÁUICA")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314144", "1907")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314144", "RETROESCAVADEIRA CASE MOD. 580N ANO 2020 ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>240.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314135", "1908")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314135", " PRANCHA RANDON 3 EIXOS ANO 2008/2009")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314140", "1910")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314140", "[ VÍDEO ] MINIESCAVADEIRA YANMAR MOD. SV08 ANO 2013 - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314137", "1911")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314137", " MOTONIVELADORA CATERPILLAR MOD. 120H ANO 2005")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>190.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314131", "2001")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314131", "TRATOR MAXION  MOD. 3000 4x4 EMPILHADEIRA ANO 2011")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314133", "2010")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314133", "TRATOR MASSEY FERGUSON  MOD. 265 ANO 1994  - DIREÇÃO HIDRÁULICA -  RODEIRO ARO 30 ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314134", "2011")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314134", "SEMIREBOQUE SR/RANDON SR BA - 3 EIXOS ANO 2000/2001 ( CAÇAMBA) ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314132", "2018")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314132", " CARROCERIA MALHAL FERRO FUNDO CHAPEADO 6,00 X 2,40")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314129", "2046")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314129", " EQUIPAMENTO LIMPEZA DE BOCA DE LOBO - ASPIRA E EMPURRA - NO ESTADO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314130", "2061")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/314130", "CALCAREADEIRA SPANDER ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>