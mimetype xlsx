--- v1 (2026-03-20)
+++ v2 (2026-05-25)
@@ -269,2107 +269,1847 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315832", "039")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315832", " Lote com: Aprox. 70 peças de fechaduras antigas la fonte e yale ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315828", "125")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315828", " Motocicleta Ducati Diavel 1200 - 2013 - 50.000km")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315827", "127")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315827", " Lote de motores compressor")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315829", "241")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315829", " Lote de royce conect - Aproximadamente 259 peças - Ar condicionado - Polias - Embreagem - Reparos ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315830", "276")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315830", "Lote com: Aproximadamente 112 peças de material Cutler Hammer")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315833", "281")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315833", "Lote com: 570 pçs de bits para fresadora de asfalto W6 20x Wirtgen - 06 peças de cabeça de corte usada")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315835", "292")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315835", " Lote com: Aproximadamente 25 Kgs de chumbada de várias gramas  E 500 encastoador medida 20x10")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315840", "308")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315840", " Lote com: Aprox. 2695 peças - conectores, blocos, boninas, relés")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315845", "309")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315845", " Lote com: 12 peças de tiristor westcode 6sy7010-0aa47-0226 e 03 peças de tiristor bupec  dd 241s-14k")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315844", "310")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315844", " Lote com: Aproximadamente 69 peças de módulo wago modelo 750-610")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315849", "311")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315849", " Lote com: 22 peças de relé de proteção altronic modelo RCA -05-mm-110")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315852", "312")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315852", " Lote com: 20 peças de transformador isolador de tensão de entrada 220 volts para 110 volts ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315842", "313")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315842", " Lote com: 10 peças de transformador de corrente")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315858", "314")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315858", " Lote com: Aproximadamente 25 peças de conector Phoenix contact modelo subcon-plus-profib/sc2")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315853", "315")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315853", " Lote com: 10 peças de indicador fildbs Sense ba414df-f ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315859", "316")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315859", " Lote de inversor, medidor, módulo, atuador ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315855", "317")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315855", " Lote com: 12 peças de celefator tasco 110 volts 25 watts  modelo 70025 e 08 peças de celefator tasco 110 volts  100 watts modelo 70100")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315843", "318")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315843", " Lote de transmissor e chaves ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315851", "319")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315851", " Lote com: Aproximadamente 59 pé as de conector Borne RoHS modelo UF 2085NE 600 volts 75 amperes ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315857", "320")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315857", " Lote com: Aproximadamente 80 peças de material para automação")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315848", "321")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315848", " Lote de contatores Siemens Schneider")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315841", "322")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315841", " Lote com: Aproximadamente 80 peças entre bobinas, Sinalizador, Blocos alumínio, Bornes")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315850", "323")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315850", " Lote de material para automação schneider , Siemens ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315856", "324")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315856", " Lote com: 02 peças de exaustor Siemens")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315846", "325")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315846", " Lote com: Aproximadamente 295 peças Bosch")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315865", "326")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315865", " Aproximadamente 150 peças de fusíveis - Siemens, Weg, Etc.")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315847", "327")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315847", "Cabo comando Esab para máquina de solda ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315864", "329")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315864", " Lote com: Aproximadamente 250 peças de transformador várias potência e voltagem ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315854", "330")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315854", " Lote de parafusos Inox , chumbadores")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315860", "332")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315860", " Lote de sensores ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315863", "333")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315863", " Lote com: 75 peças de placa laminada 8x80x100 hgw 2372-4 - 55 peças de placa laminada 20x70x80 hgw 2372-4")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315861", "334")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315861", " Lote Abb, siemens, Weg, Schneider")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315866", "335")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315866", " Lote com: 07 peças de transmissor nivetec GF - 02 fonte - 01 sirene ")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315862", "336")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315862", " Lote com: aproximadamente 98 peças entre contatores relés porta fusíveis transformador de corrente")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315867", "337")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315867", "Lote de Lâmpadas, tomadas e plug - Aprox. 460 peças")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315880", "339")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315880", " Lote de brocas chaves machos ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315876", "340")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315876", " Lote de contatores e fontes")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315868", "341")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315868", " Lote de material parafusos,porca,arruelas,rebites,lixas e outros ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315879", "342")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315879", " Lote de inversor e soft-starter")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315878", "343")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315878", " Lote de contatores disjuntores caixa moldada ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315884", "344")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315884", " Aproximadamente 13 motores potência diversas")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315882", "345")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315882", " Lote de ferramentas manuais ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315875", "346")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315875", " Lote arame solda ,eletrodos,bicos")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315885", "347")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315885", " Lote de material cabo, mandril,carvão ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315870", "348")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315870", " Bomba injetora recondicionada Scania D- 124")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315869", "349")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315869", " Aproximadamente 73 peças de limas diversas ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315871", "350")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315871", " Lote inversores")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315886", "351")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315886", " Lote com: 01 filtro hydac rrm mm 300 btf10p2-0 e 01 filtro Parker frt 0500-010fv20f")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315887", "352")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315887", " Rádio Motorola modelo pmud3240a")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315872", "353")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315872", " Lote de material diversos ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315883", "354")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315883", " Lote de ferramentas diversas ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315873", "355")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315873", " Lote com: 03 cilindros recolhedor de gás refrigerante capacidade de 13.5 kilos  e 01 cilindro sem especificação")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315890", "356")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315890", " Aproximadamente 1100 peças de graxeira diversas ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315877", "357")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315877", " Peça seletor de marchas Kalmar modelo 425817-8351")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315874", "358")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315874", " Lote módulos,placas, controlador ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315888", "359")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315888", " Lote módulos ABB e transmissores")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315889", "360")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315889", " Lote Endress Hauser consistec")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316077", "361")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316077", "Aproximadamente 62 peças de brocas - várias medidas")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316078", "362")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316078", "Lote com: 02 bases magnéticas Mitutoyo modelo 181-946")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316079", "363")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316079", "Lote com: 09 Kg de pastilhas secadoras Metalplan")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316171", "364")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316171", "Painel completo para motobomba - Diesel")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316578", "365")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316578", "Lote de disco de corte")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316580", "366")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316580", "Lote com: 11 peças de fusíveis Siemens 3na7-22")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316581", "367")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316581", "Lote com: 28 peças de faca rotativa redonda açokorte op 80.216 Código 3000990")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316631", "368")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/316631", "Lote de peças de reposição de trator - case jonh deere")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>