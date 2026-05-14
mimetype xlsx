--- v1 (2026-03-20)
+++ v2 (2026-05-14)
@@ -269,1403 +269,1231 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315415", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315415", " Lote com: Sucata de Pasta – 18bags ( aproximadamente 760kgs cada - 13.680Kg ) - Lances por Kg.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>3.420,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315420", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315420", " Lote com: Sucata de Grafite – 50bags ( aproximadamente 850kgs cada - 42.500Kg ) - Lances por Kg.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>140.250,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315418", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315418", " Disjuntor 145 Kv")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315424", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315424", " Classificador ZU")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.001,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315429", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315429", " Lote com: 02 Peneiras Rotex Screeners 82 MAS/MS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315416", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315416", " Lote com: 02 Exaustores.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315432", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315432", " Secador Infravermelho")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>3.700,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315430", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315430", " Peneira 1500")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315421", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315421", " Torno LC Máquinas ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>5.800,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315422", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315422", " Lote com: 02 Plainas Limadoras Zocca")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315423", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315423", " Transportador de Correia ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315425", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315425", " Torno de Bancada")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315419", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315419", " Torno LC Máquinas ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315436", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315436", " Tupia Invicta Delta")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315433", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315433", " Aspirador ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315427", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315427", " Gerador de vácuo")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315438", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315438", " Transformador ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315428", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315428", " Lote com: 03 esteiras de ensacamento - Insack")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315431", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315431", " Crusher de Rolos ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315437", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315437", " Transportador de Arraste")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315426", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315426", " Lote com: 02 separadores SEP")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315417", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315417", " Separador SEP")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315434", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315434", " Forno")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315435", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315435", " Separador Óptico")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315440", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315440", " Classificador ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315447", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315447", " Motor Loher 75 Cv- 02 polos - danors nas tampas")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315443", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315443", " Lote com: 08 Moto vibradores para peneira vibratória  - 1,5cv 06 polos.")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315439", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315439", " Lote com: 05 máquinas de Solda - sucatas")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315453", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315453", " Lote com: 27 Núcleos vibratórios - Tavmac/Tav-av-135")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315450", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315450", " Lote com: 22 Motores diversos até 1,5cv")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315456", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315456", " Lote com: Cabos de cobre com capa - Aproximadamente 200kg - Lances por kg.")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>5.520,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>0.20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315451", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315451", " Lote com: Cabos de cobre sem capa - Aproximadamente 250Kg - Lances por kg.")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>12.187,50</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>0.25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315445", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315445", " Compressor Atlas Copco GA37 - Peças desmontadas")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315442", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315442", " Compressor Atlas copco GA90 - Peças desmontadas")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315444", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315444", " Talha Vastec/VASC 502")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315454", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315454", " Lote com: 04 Motovibradores 2 Cv - sem contrapesos")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315446", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315446", " Lote com: 10 Motores 3cv - com acoplamento")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315448", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315448", " Lote com: 12 motores 2Cv - Sucatas")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...122 lines deleted...]
-      <c r="D17" s="4" t="inlineStr">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315441", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315441", " Lote com: 05 motores 10 cv")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...154 lines deleted...]
-      <c r="D22" s="4" t="inlineStr">
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>3.600,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315455", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315455", " Lote com: 26 motores 3 Cv")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315449", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315449", " Lote com: 04 furadeiras de bancada - sucata")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...171 lines deleted...]
-      <c r="A28" s="5" t="inlineStr">
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315452", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315452", " Lote com: 04 canhões de névoa Suppress")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B28" s="4" t="inlineStr">
-[...206 lines deleted...]
-      <c r="E34" s="5" t="inlineStr">
+      <c r="E52" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
-      <c r="F34" s="4" t="inlineStr">
-[...574 lines deleted...]
-      </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315457", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315457", " Lote com: 02 compressores sem motor")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>