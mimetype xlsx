--- v1 (2026-03-20)
+++ v2 (2026-05-14)
@@ -269,1211 +269,1063 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315954", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315954", " LOTE COM: 60 CAIXAS GAVETEIRAS ORGANIZADORAS BIN 9 – 58 COMPRIMENTO X 22 ALT. X38LARG. CM e outras 100 CAIXAS GAVETEIRAS DIVERSAS PEQUENA E MÉDIAS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315948", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315948", " LOTE COM: DUAS BOMBA AUTO ESCORVANTE PARA LAMAS , CHORUMES ETC")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315964", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315964", " REDUTOR ANGULAR REDUÇÃO 1:2,5 - CAPACIDADE DE 10 HP")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315946", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315946", " BOMBA DESMI AUTO ESCORVANTE NOVA COM MOTOR DE 10 HP – 10M3/H – ALT.MON. 8.9")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315950", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315950", " UNIDADE HIDRAÚLICA PORTÁTIL")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315951", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315951", " BOMBA DE PARAFUSOS PARA MASSAS E PRODUTOS PASTOSOS,ARGAMASSAS ETC")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315963", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315963", " Lote com: 03 unidades de SERVO MOTOR")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315959", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315959", " LOTE COM: 02 PÇS CILINDROS DE OXIGÊNIO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315965", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315965", " BOMBA ALTA PRESSÃO WAP COM MOTOR DE 30HP")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315960", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315960", " BOMBA DE LÓBULOS WALKESHA 3” EM INOX, PARA PRODUTOS QUÍMICOS , EOUTROS COM ALTA VISCOSIDADE")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315958", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315958", " RODAS DENTADAS COROAS DE TRANSMEISSÃO ECORRENTES DIVERSAS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315949", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315949", " BOMBA ITT SÉRIE A-C 9100 D'AGUA -18” entrada X saídade 14”X rotor de 25” - VAZÃO 1.800 M3/H -175 PSI - 79,6 MCA-1180 RPM -DIÂMETRO DO ROTOR DE INOX COM 25,6" - Série A-C 9100 - F21-F4 – Bomba de estágio único,dupla sucção, caixa grande bipartida (tipo “S”)")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315961", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315961", " UNIDADE COMPRESSORA DE PARAFUSO ATLAS COPCOUTILIZADA EM perfuratrizes de superfície ROC F6 eROC F9")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315955", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315955", " GUINCHO HIDRAÚLICO 3 TONS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315947", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315947", " MOTOR HIDRAULICO GIRO MS 50 POCLAIN")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315966", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315966", "Guincho Hidráulico - 5 Tons.")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315952", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315952", " MOTOREDUTOR SEW COM FREIO ELETROMAGNÉTICO REDUÇÃO 1:22,37 – 11 KW")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315953", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315953", " REDUTOR PLANETÁRIO BREVINNI REDUÇÃO 1:184,99 – 15 HP")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315962", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315962", "Guincho a frame para balsas , e embarcações de trabalho HIDRAÍLICO - 15 Tons. com lança de içar cargas")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315968", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315968", " SOPRADOR/ BOMBA DE VÁCUO TRILOBULAR MARCA ROBUSCHI MOD.RBS 86 F - SEM USO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315967", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315967", " Guincho Hidráulico - 5 toneladas")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315957", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315957", " SOPRADOR / BOMBA DE VÁCUO OMEL 4” SRV 0821")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315969", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315969", " LOTE COM: 04 pçs Fairleads para CABOS DE AÇO serviços maritímos Rebocadores, Balsas, Dragas unidades Fairleads de Polias Duplas 1.1/8”")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>72.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315973", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315973", " REDUTOR SEM USO ESPINHA DE PEIXE EIXO DE ENTRADA 4” EIXO DE SAÍDA 7”REDUÇÃO 29,6 X 1")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315956", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315956", " SOPRADOR/ BOMBA DE VÁCUO ROOTS TRILOBULAR PEDRO GIL 3”")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315970", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315970", "GUINCHO ELÉTRICO SEM USO DE 12 TONS. CAPACIDADE DE 100 MTS DE CABO 3⁄4” SISTEMA DE FREIO ELETROMAGNÉTICO E PAINEL DE COMANDO COM CONTROLE POR BOTOEIRA PENDENTE.")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315971", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315971", " LOTE COM: 02 PÇS CILINDROS HIDRAÚLICOS E BOMBA ENERPAC")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315972", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315972", " BOMBA DOSADORA SPX FLOW - MOD. NOVADOS H5 1.000BAR - 22.000 LTS/H")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315974", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315974", " CONEXÕES DIVERSAS INOX APROX. 300 PÇS –")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315975", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315975", " TALHA MANUAL SEM USO-  10 TONS,")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315978", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315978", " MOTORFREIO BLINDADO WEG 5 HP MONOFÁSICO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315979", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315979", " UMIDIFICADOR INTENSIVO BI-MIX SANGATTI BERGA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315980", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315980", " BOMBAS HIDRAÚLICAS DIVERSAS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315976", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/315976", " MÁQUINA DE SOLDA ESAB ORIGO 3000i ELETRODO E TIG 250 AMP.")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317888", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317888", "Trocador de calor marítimo Inox - para embarcações de trabalho ou pesca 150hp")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317889", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317889", "Bomba marítima Jabsco Original - para motor cummins nt 855M")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317890", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317890", "Motor de popa - Mercury 129Kw - 175 Hp - V6 4 tempos - 3,4 litros 5.800rpm ( faltando peças) ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>