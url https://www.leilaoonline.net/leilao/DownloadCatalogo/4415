--- v1 (2026-03-21)
+++ v2 (2026-05-25)
@@ -269,2299 +269,2015 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317990", "039")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317990", " Lote com: Aprox. 70 peças de fechaduras antigas la fonte e yale ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317987", "125")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317987", " Motocicleta Ducati Diavel 1200 - 2013 - 50.000km")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317986", "127")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317986", " Lote de motores compressor")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317988", "241")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317988", " Lote de royce conect - Aproximadamente 259 peças - Ar condicionado - Polias - Embreagem - Reparos ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317989", "276")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317989", "Lote com: Aproximadamente 112 peças de material Cutler Hammer")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317991", "281")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317991", "Lote com: 570 pçs de bits para fresadora de asfalto W6 20x Wirtgen - 06 peças de cabeça de corte usada")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317992", "292")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317992", " Lote com: Aproximadamente 25 Kgs de chumbada de várias gramas  E 500 encastoador medida 20x10")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317993", "308")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317993", " Lote com: Aprox. 2695 peças - conectores, blocos, boninas, relés")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317998", "309")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317998", " Lote com: 12 peças de tiristor westcode 6sy7010-0aa47-0226 e 03 peças de tiristor bupec  dd 241s-14k")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317997", "310")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317997", " Lote com: Aproximadamente 69 peças de módulo wago modelo 750-610")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318002", "311")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318002", " Lote com: 22 peças de relé de proteção altronic modelo RCA -05-mm-110")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317995", "313")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317995", " Lote com: 10 peças de transformador de corrente")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318011", "314")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318011", " Lote com: Aproximadamente 25 peças de conector Phoenix contact modelo subcon-plus-profib/sc2")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318006", "315")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318006", " Lote com: 10 peças de indicador fildbs Sense ba414df-f ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318012", "316")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318012", " Lote de inversor, medidor, módulo, atuador ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318008", "317")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318008", " Lote com: 12 peças de celefator tasco 110 volts 25 watts  modelo 70025 e 08 peças de celefator tasco 110 volts  100 watts modelo 70100")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317996", "318")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317996", " Lote de transmissor e chaves ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318004", "319")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318004", " Lote com: Aproximadamente 59 pé as de conector Borne RoHS modelo UF 2085NE 600 volts 75 amperes ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317994", "322")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317994", " Lote com: Aproximadamente 80 peças entre bobinas, Sinalizador, Blocos alumínio, Bornes")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318009", "324")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318009", " Lote com: 02 peças de exaustor Siemens")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317999", "325")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/317999", " Lote com: Aproximadamente 295 peças Bosch")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318018", "326")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318018", " Aproximadamente 150 peças de fusíveis - Siemens, Weg, Etc.")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318000", "327")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318000", "Cabo comando Esab para máquina de solda ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318007", "330")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318007", " Lote de parafusos Inox , chumbadores")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318013", "332")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318013", " Lote de sensores ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318016", "333")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318016", " Lote com: 75 peças de placa laminada 8x80x100 hgw 2372-4 - 55 peças de placa laminada 20x70x80 hgw 2372-4")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318019", "335")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318019", " Lote com: 07 peças de transmissor nivetec GF - 02 fonte - 01 sirene ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318020", "337")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318020", "Lote de Lâmpadas, tomadas e plug - Aprox. 460 peças")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318021", "341")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318021", " Lote de material parafusos,porca,arruelas,rebites,lixas e outros ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318032", "342")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318032", " Lote de inversor e soft-starter")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318035", "344")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318035", " Aproximadamente 13 motores potência diversas")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318033", "345")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318033", " Lote de ferramentas manuais ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318028", "346")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318028", " Lote arame solda ,eletrodos,bicos")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318036", "347")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318036", " Lote de material cabo, mandril,carvão ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318023", "348")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318023", " Bomba injetora recondicionada Scania D- 124")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318022", "349")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318022", " Aproximadamente 73 peças de limas diversas ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318024", "350")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318024", " Lote inversores")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318037", "351")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318037", " Lote com: 01 filtro hydac rrm mm 300 btf10p2-0 e 01 filtro Parker frt 0500-010fv20f")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318025", "353")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318025", " Lote de material diversos ")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318034", "354")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318034", " Lote de ferramentas diversas ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318026", "355")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318026", " Lote com: 03 cilindros recolhedor de gás refrigerante capacidade de 13.5 kilos  e 01 cilindro sem especificação")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318040", "356")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318040", " Aproximadamente 1100 peças de graxeira diversas ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318030", "357")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318030", " Peça seletor de marchas Kalmar modelo 425817-8351")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318039", "360")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318039", " Lote Endress Hauser consistec")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318041", "361")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318041", "Aproximadamente 62 peças de brocas - várias medidas")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318042", "362")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318042", "Lote com: 02 bases magnéticas Mitutoyo modelo 181-946")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318043", "363")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318043", "Lote com: 09 Kg de pastilhas secadoras Metalplan")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318046", "366")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318046", "Lote com: 11 peças de fusíveis Siemens 3na7-22")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318047", "367")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318047", "Lote com: 28 peças de faca rotativa redonda açokorte op 80.216 Código 3000990")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318048", "368")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/318048", "Lote de peças de reposição de trator - case jonh deere")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319356", "369")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319356", " Lote com: 02 peças de mancal radial Axial para gerador abb 5000 - Sem uso ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319373", "370")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319373", " Lote com: 15 peças de filtro secador Stauff modelo BSP 1A30HB00")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319369", "371")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319369", " Lote com: Aproximadamente 100 peças de rebolos abrasivos de 10 polegadas marca Norton e icder")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319360", "372")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319360", " Lote material borracheiro : 200 peças de bico para pneu sem câmara , 20 peças de saca tarraxa e 50 peças de manchão")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319370", "373")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319370", " Lote com: 02 bomba centrífuga THL-13 trifásica IP21/IR3")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319372", "374")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319372", " Lote com:  Aproximadamente 600 porcas sextavado 7/8 - 10 flange aço inox 304 150LBS 4 polegadas e 02 flange aço inox 304 150LBS 3 polegadas ")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319374", "375")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319374", " Lote com peças Caterpillar ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319367", "376")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319367", " Lote com: 01 bomba de pistão variável casappa 48 litros  número 65090095 - 02 válvula direcional hidráulica Parker modelo D3W20BNJP5 e 01 comando hidráulico de controle duplo")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319358", "377")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319358", " Peça de bloco manifold rexroth R 979054591-HF")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319357", "378")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319357", " Lote com: 02 Peças de rolamentos SKF 32315")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319363", "379")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319363", " Lote com: 30 peças de anel de vedação aço inox 316 wika ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319371", "380")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319371", " Lote Conalt")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319366", "381")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319366", " Lote de peças John Deere")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319362", "382")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319362", " Lote de máquinas elétricas - sucata ")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319364", "383")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319364", " Lote com: 05 peças de micro pistola robotec eutectic automático 600")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319368", "384")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319368", " Lote de automação")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319365", "385")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319365", " Lote com: 02 kit reparo bomba tandem danfoss número 4510018MP46 PT")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319359", "386")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319359", " Lote com: Aproximadamente 120 peças de serras circulares várias medidas marca Saturno")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319361", "387")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319361", " Lote com: 02 peças virabrequim 830.0778 - 01 pistão ")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319566", "388")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319566", "Maleta para reparos em ar condicionado ")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319649", "389")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319649", "Lote de tacômetros, manômetros e indicadores")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>