--- v1 (2026-03-23)
+++ v2 (2026-05-25)
@@ -269,1179 +269,1035 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319234", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319234", "  válvula solenóide Eaton Vickers modelo 300aa00081a com duas bobinas")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319235", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319235", "  válvula solenóide Eaton Vickers modelo 300aa00081a com duas bobinas")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319233", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319233", "  válvula solenóide Eaton Vickers modelo 300aa00081a com duas bobinas")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319237", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319237", "  válvula solenóide Eaton Vickers modelo 300aa00081a com duas bobinas")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319240", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319240", " Auto tracker Modelo 87463295")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319239", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319239", " Potenciômetro John Deere saber danfoss modelo cb.11442206 llllll 11020996   3 unid ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319244", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319244", " Potenciômetro John Deere saber danfoss modelo cb.11442206 llllll 11020996  2 unid ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319236", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319236", "  kit com 10 PCs de reator hid modelo RE271579")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319245", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319245", "  kit com 9 PCs de reator hid modelo RE271579")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319238", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319238", " 3 unidades de tampas do enchimento Case 00401607 stauff")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319246", "013")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319246", "  contém 18 PCs de rolamento GCO 85148700")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319243", "015")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319243", " 3 unidades de sensor de velocidade para motores Cumins  3078155")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319242", "016")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319242", " Contém 4 unidades de cabo vedado modelo CVV031 John Deere")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319247", "018")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319247", " 4 módulos de controle eletrônico codigo CB01409089 , controle da cabine do operador utilizada em modelos 3510-3520-3522  ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319241", "019")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319241", " Composto por 3 unidades de chicote elétrico da estrutura liga desliga de flutuação do divisor de linhas código John Deere CB 11494018 novos")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319252", "020")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319252", " Contém 14 unidades de sensor Case modelo 00181825 no estado")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319248", "021")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319248", " Contém 14 unidades de sensor Case modelo 00181825 no estado ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319249", "022")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319249", " Lote 22 contém 4 unidades de sensor cameco modelo John Deere CB 1414661")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319250", "024")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319250", " 2 unidade de motor CNH modelo 00198140")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319251", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319251", "  Contém 10 PCs diversas total no estado ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319253", "026")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319253", " Lote Alicate de corte e bico aprox 60 unid")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...398 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="E31" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...240 lines deleted...]
-      <c r="C31" s="4" t="inlineStr">
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319255", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319255", " Lote Serra de videa novos aprox. 50 unid")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319254", "028")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319254", " Lote  Serra de videa novos aprox. 50 unid")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319256", "029")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319256", " Lote  Serra de videa novos aprox. 50 unid")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319258", "031")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319258", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319257", "032")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319257", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319259", "033")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319259", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319260", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319260", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319261", "036")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319261", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319262", "037")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319262", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319263", "038")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319263", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319264", "039")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319264", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319266", "040")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319266", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D31" s="4" t="inlineStr">
+      <c r="D43" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319265", "041")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319265", " Lote com 120 kits de esponja , cada kit com 3 unid ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319267", "042")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319267", " 2 unid de estabilizador ATS Laser SHARA")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319268", "043")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/319268", " Placa nova com cooler IBM ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>