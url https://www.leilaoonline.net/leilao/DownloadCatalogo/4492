--- v0 (2026-03-05)
+++ v1 (2026-05-14)
@@ -269,174 +269,158 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322795", "008")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322795", " CARRETA FACCHINI - SRF CF ANO:  2006 PLACA:  AOF7701 CHASSI:  94BF146367R005653 RENAVAN:  900391987 NO ESTADO OBS: FALTA UM PNEU DE STEP E 4 PNEUS 2º EIXO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>24.000,00</t>
+          <t>19.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322794", "009")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322794", " CARRETA LINSHALM - SRF3ECL ANO:  2002 PLACA:  CYR8102 CHASSI:  9A908RCS321CX2033 RENAVAN:  782399436 NO ESTADO OBS: FALTAM PNEUS DE STEP E 7 PNEUS NOS EIXOS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322792", "010")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322792", " CARRETA - SR FD CG ANO:  1995 PLACA:  BYD0303 CHASSI:  9ARF13630SS036764 RENAVAN:  631683909 NO ESTADO OBS: FALTAM STEPS E 6 PNEUS NOS EIXOS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322793", "011")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/322793", " CARRETA LINSHALM - SRF3ECL ANO:  2002 PLACA:  CYR8108 CHASSI:  9A908RCS321CX2035 RENAVAN:  782400248 NO ESTADO OBS: CARROCERIA SERÁ ESVAZIADA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>11.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>