--- v0 (2026-03-07)
+++ v1 (2026-05-14)
@@ -269,4543 +269,3979 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323879", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323879", " MINI CARREGADEIRA CAT 246D (SEM MOTOR )")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323878", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323878", " MINI CARREGADEIRA CAT 226 (SEM MOTOR )")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323853", "164")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323853", " PISTÃO CAT D8H")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323856", "165")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323856", " PISTÃO CAT 966H")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323854", "166")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323854", " PISTÃO GALEO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323852", "169")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323852", " PISTÃO CAT 950H")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323858", "170")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323858", " PISTÃO CAT 950H")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323866", "171")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323866", " PISTÃO CAT 950G")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323867", "172")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323867", " PISTÃO CAT 950H")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323855", "173")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323855", " PISTÃO CAT D6D")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323857", "174")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323857", " PISTÃO VOLVO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323862", "187")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323862", " PISTÃO CAT D8K")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323859", "188")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323859", " PISTÃO CAT 938G")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323860", "189")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323860", " PISTÃO CAT 938H")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323861", "191")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323861", " PISTÃO CAT 938H")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323863", "192")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323863", " PISTÃO DOOSAN")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323865", "193")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323865", " PISTÃO DOOSAN")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323864", "194")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323864", " PISTÃO DOOSAN")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323871", "195")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323871", " PISTÃO CAT 416-C")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323869", "196")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323869", " PISTÃO CAT 416-C")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323868", "198")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323868", " PISTÃO JCB 330")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323870", "199")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323870", " PISTÃO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323850", "200")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323850", " CARA DE CAVALO LIUGONG")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323876", "201")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323876", " CARA DE CAVALO JCB 3-C")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323877", "207")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323877", " RIPPER CAT D8K")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323848", "210")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323848", " RODA COM PNEU TOYOTA (UNIDADE)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323840", "211")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323840", " RODA COM PNEU CAT 420-F (UNIDADE)")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323847", "212")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323847", " RODA COM PNEU F-450 (UNIDADE)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323839", "213")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323839", " RODA COM PNEU C-10 (UNIDADE)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323843", "214")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323843", " RODA COM PNEU PARA CANARINHO (02 UNIDADES )")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323851", "215")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323851", " RODA COM PNEU PARA CANARINHO (04 UNIDADES )")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323841", "218")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323841", " RODA COM PNEU 23.5-25 (UNIDADE)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323845", "219")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323845", " RODA COM PNEU 11.00-22 (UNIDADE)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323849", "221")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323849", " RODA COM PNEU 11.00-22 (3 UNIDADES)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323838", "222")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323838", " RODA COM PNEU 11.00-22 (5 UNIDADES )")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323842", "223")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323842", " RODA COM PNEU LIUGONG 14-17 (2 UNIDADES )")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323873", "225")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323873", " RADIADOR CAT 312 DL")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323872", "227")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323872", " DIFERENCIAL TRASEIRO CAT 950G")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323874", "228")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323874", " DIFERENCIAL TRASEIRO CAT 950GH")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323844", "229")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323844", " DIFERENCIAL TRASEIRO CAT 950G")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323846", "230")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323846", " DIFERENCIAL DIANTEIRO CAT 950H")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323837", "231")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323837", " DIFERENCIAL DIANTEIRO CAT 950G")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323875", "232")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323875", " DIFERENCIAL TRASEIRO CAT 966H")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323800", "233")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323800", " DIFERENCIAL TRASEIRO CAT 966H")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323801", "234")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323801", " DIFERENCIAL DIANTEIRO CAT 966H")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323803", "235")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323803", " DIFERENCIAL DIANTEIRO CAT 966H")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323802", "236")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323802", " DIFERENCIAL TRASEIRO CAT 938H")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323743", "237")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323743", " DIFERENCIAL")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323744", "238")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323744", " DIFERENCIAL TRASEIRO CAT 938G")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323739", "239")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323739", " DIFERENCIAL TRASEIRO CAT 950G")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323742", "240")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323742", " DIFERENCIAL TRASEIRO CAT 950H")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323741", "241")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323741", " DIFERENCIAL DIANTEIRO VPLVO L120F")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323804", "242")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323804", " DIFERENCIAL DIANTEIRO CAT 938G")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323740", "243")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323740", " DIFERENCIAL DIANTEIRO CAT")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323749", "250")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323749", " MOTOR CAT 3406")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323751", "252")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323751", " MOTOR KOMATSU PC 400")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323752", "253")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323752", " MOTOR KOMATSU PC 600")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323750", "254")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323750", " MOTOR KOMATSU PC 600")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323753", "255")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323753", " MOTOR LIEBHEER")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323754", "256")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323754", " MOTOR LIEBHEER")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323805", "267")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323805", " TRANSMISSÃO ZF")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323746", "268")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323746", " CONJUNTO DE SAPATA CAT D6R (57 UNIDADES )")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323748", "269")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323748", " RABICHO CAT D8K")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323747", "270")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323747", " RABICHO CAR D9H")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323818", "271")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323818", " MOITÃO 20 TONELADAS")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323745", "272")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323745", " GUINCHO 100 TONELADAS")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323760", "274")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323760", " DIFERENCIAL DIANTEIRO VOLVO G 940")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323806", "281")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323806", " LÂMINA COM U E PISTÕES CAT")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323755", "282")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323755", " H DA CAT W130 COM PISTÕES")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323807", "283")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323807", " H DA CAT 950H")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323809", "285")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323809", " CONCHA CAT 950H")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323758", "286")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323758", " BRAÇO JCB 3C")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323756", "287")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323756", " H DA CAT 938H")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323757", "288")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323757", " H DA CASE 721-C")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323767", "294")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323767", " PISTÃO LEVANTE CAT 345 C")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323762", "295")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323762", " PISTÃO LEVANTE CAT 345 C")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323763", "302")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323763", " PISTÃO CAT 950H ARTICULAÇÃO DA CONCHA")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323764", "305")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323764", " PISTÃO CAT 336D LEVANTE")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323766", "306")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323766", " PISTÃO CAT 336D LEVANTE")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323765", "307")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323765", " PISTÃO CAT 321DL")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323769", "309")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323769", " COMANDO HIDRAULICO CAT 966H")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323768", "310")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323768", " COMANDO HIDRAULICO CAT 966H")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323789", "311")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323789", " COMANDO HIDRAULICO JCB 330")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323770", "312")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323770", " COMANDO HIDRAULICO LIEBHEER")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323774", "313")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323774", " COMANDO HIDRAULICO DOOSAN")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323773", "315")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323773", " COMANDO HIDRAULICO CAT 950H")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323771", "316")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323771", " COMANDO HIDRAULICO CAT 950G")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323779", "317")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323779", " COMANDO HIDRAULICO CAT 960F")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323775", "318")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323775", " COMANDO HIDRAULICO CAT 966H")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323772", "320")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323772", " COMANDO HIDRAULICO CAT 966H")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323790", "321")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323790", " COMANDO HIDRAULICO CAT 966H")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323761", "330")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323761", " PISTÃO DOOSAN ARTICULAÇÃO DA CONCHA")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323778", "331")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323778", " PISTÃO DOOSAN LEVANTE")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323783", "332")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323783", " PISTÃO DOOSAN LEVANTE")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323786", "333")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323786", " PISTÃO DOOSAN LEVANTE")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323777", "334")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323777", " PISTÃO DOOSAN ARTICULAÇÃO DA CONCHA")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323785", "335")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323785", " PISTÃO CAT 950G LEVANTE")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323782", "336")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323782", " PISTÃO CAT 950H LEVANTE")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323781", "338")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323781", " PISTÃO CAT 966H ARTICULAÇÃO")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323784", "339")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323784", " PISTÃO CASE 721C-C ARTICULAÇÃO")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323794", "340")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323794", " PISTÃO KOMATSU WA 320 LEVANTE")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323795", "341")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323795", " PISTÃO KOMATSU WA 320 LEVANTE")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323796", "345")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323796", " PISTÃO CASE 721 -C LEVANTE")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323797", "346")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323797", " PISTÃO CASE 721-C LEVANTE")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323799", "347")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323799", " PISTÃO CASE 721-C LEVANTE")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323798", "348")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323798", " PISTÃO CAT 966C ARTICULAÇÃO")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323788", "350")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323788", " COROA DE GIRO JCB 330C")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323792", "351")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323792", " COROA DE GIRO CAT 345C")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323787", "352")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323787", " COROA DE GIRO FIATALIS FX215")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323808", "353")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323808", " COROA DE GIRO CAT 321 DL")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323810", "354")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323810", " COROA DE GIRO CAT 321 D")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323791", "355")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323791", " COROA DE GIRO CAT 320B")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323780", "356")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323780", " COROA DE GIRO LIEBHEER")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323793", "357")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323793", " COROA DE GIRO CAT 345C")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323776", "358")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323776", " COROA DE GIRO VOLVO EC 460")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323759", "360")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323759", " COROA DE GIRO KOMATSU PC 600")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323814", "361")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323814", " PNEU MOTO SCRAPER CAT 621-R")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323836", "362")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323836", " PNEU 50.5-25 COM RODA CAT W130")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323816", "364")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323816", " PNEU GOOD YEAR 14.00-24 COM RODA")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323815", "365")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323815", " PNEU PIRELLI 11.00-20")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323812", "366")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323812", " PNEU FIRESTONE 29.5-29")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323813", "367")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323813", " PNEU GOOD YEAR 13.00-24 COM RODA CAT 120B")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...46 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323817", "368")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323817", " PNEU FIRESTONE SEM CAMARA 29.5-29")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323811", "369")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323811", " PNEU FIRESTONE SEM CAMARA COM ARO 29.5-29")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...31 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323821", "370")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323821", " CONJUNTO DE LAMINA COMPLETO ARTICULADA D6M , PARA ADAPTAÇAO D5,D6,D4 SR , D30, D50 SHANTUI E OUTROS")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323822", "371")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323822", " MOTOR CAT 3406")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323823", "372")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323823", " BOMBA HIDRAULICA CAT 320B")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323819", "373")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323819", " TRANSMISSÃO L 120F")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323820", "374")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323820", " MOTOR MWM 226")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323824", "375")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323824", " BOMBA HIDRAULICA S90 FE 105")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...564 lines deleted...]
-      <c r="E33" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323826", "376")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323826", " MOTOR CAT 3306 CABEÇOTE ALTO")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
-      <c r="F33" s="4" t="inlineStr">
-[...63 lines deleted...]
-      <c r="F35" s="4" t="inlineStr">
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323825", "377")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323825", " TRANSMISSÃO CLARK 24 MIL")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-[...852 lines deleted...]
-      <c r="E62" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323830", "378")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323830", " TRANSMISSÃO D8H")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F62" s="4" t="inlineStr">
-[...95 lines deleted...]
-      <c r="F65" s="4" t="inlineStr">
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323828", "379")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323828", " TRANSMISSÃO D9H")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323829", "380")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323829", " CONVERSOR DE TORQUE D6T")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323827", "381")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323827", " MOTOR CAT 3116")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-[...25 lines deleted...]
-      <c r="F66" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323832", "382")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323832", " TRANSMISSÃO CAT 938-G2")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-[...25 lines deleted...]
-      <c r="F67" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323831", "383")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323831", " TRANSMISSÃO CAT 950G")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-[...25 lines deleted...]
-      <c r="F68" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323833", "384")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323833", " TRANSMISSÃO CAT 950F")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-[...185 lines deleted...]
-      <c r="F74" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323835", "385")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323835", " REDUTOR DE GIRO CAT 336D")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-[...2430 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323834", "386")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/323834", " COMANDO HIDRAULICO CAT 320D")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>