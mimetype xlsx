--- v0 (2026-03-14)
+++ v1 (2026-05-14)
@@ -269,3263 +269,2859 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324736", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324736", " MINI CARREGADEIRA CAT 246D (SEM MOTOR )")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324735", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324735", " MINI CARREGADEIRA CAT 226 (SEM MOTOR )")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324591", "002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324591", " MOTOR DE TRAÇÃO CAT 345C /349")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324630", "003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324630", " MOTOR DE TRAÇÃO CAT 345 / 349")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324621", "015")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324621", " MOTOR DE TRAÇÃO CAT 345C")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324592", "020")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324592", " CABINE LIUGONG (VAZIA)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324593", "021")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324593", " CABINE LIEBHEER (VAZIA)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324631", "022")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324631", " CABINE DOOSAN (VAZIA)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324594", "023")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324594", " CABINE DOOSAN (VAZIA)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324595", "024")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324595", " CABINE CAT (VAZIA)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324632", "025")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324632", " CABINE CAT 966H (VAZIA )")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324633", "026")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324633", " CABINE CAT 950H (VAZIA )")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324634", "027")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324634", " CABINE CAT 950H ( VAZIA )")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324596", "028")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324596", " CABINE LIEBHEER (VAZIA )")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324597", "029")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324597", " CABINE LIEBHEER ( VAZIA )")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324598", "030")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324598", " CABINE LIEBHEER (VAZIA )")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324635", "031")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324635", " CABINE LIEBHEER ( VAZIA )")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324636", "032")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324636", " CABINE CAT 950H ( VAZIA )")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324599", "033")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324599", " CABINE CAT ( VAZIA )")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324600", "034")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324600", " CABINE CAT 140M ( VAZIA )")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324637", "035")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324637", " CABINE JCB 330 ( VAZIA )")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324638", "036")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324638", " CABINE DOOSAN ( VAZIA )")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324639", "037")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324639", " CABINE CAT 950H (VAZIA )")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324640", "038")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324640", " CABINE CAT 938H ( VAZIA )")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324641", "039")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324641", " CABINE CAT 321 DL (VAZIA )")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324601", "040")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324601", " CABINE CAT 960F ( VAZIA )")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324642", "041")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324642", " CABINE CAT 962G ( VAZIA )")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324602", "042")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324602", " CABINE CAT ( VAZIA )")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324604", "043")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324604", " CABINE CAT 950F ( VAZIA )")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324603", "044")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324603", " CABINE KOMATSU W.A380 ( VAZIA )")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324605", "046")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324605", " CABINE CAT W130 (VAZIA )")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324606", "047")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324606", " CABINE DOOSAN ( VAZIA )")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324654", "048")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324654", " CABINE CAT 966 R (VAZIA)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324643", "049")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324643", " CABINE CAT 135H ( VAZIA )")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324607", "050")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324607", " CABINE LIEBHER ( VAZIA )")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324608", "051")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324608", " CABINE LIEBEER (VAZIA )")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324567", "052")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324567", " MOTOR DE GIRO KOMATSU PC400")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324619", "053")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324619", " MOTOR DE GIRO CAT 345C")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324573", "054")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324573", " MOTOR DE GIRO CAT")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324566", "055")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324566", " MOTOR DE GIRO KOMATSU PC 600")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324620", "056")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324620", " MOTOR DE GIRO JCB 330")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324584", "057")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324584", " MOTOR DE GIRO KOMATSU PC600")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324627", "058")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324627", " MOTOR DE GIRO CAT 320 DL")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324625", "059")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324625", " MOTOR DE GIRO KOMATSU PC 600")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324582", "060")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324582", " MOTOR DE GIRO CAT")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324563", "061")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324563", " TRANSMISSÃO CAT D8N")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324572", "063")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324572", " TRANSMISSÃO CAT D4E")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324652", "064")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324652", " TRANSMISSÃO CAT 621B")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...915 lines deleted...]
-      <c r="F40" s="4" t="inlineStr">
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324561", "065")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324561", " TRANSMISSÃO CAT D7E")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324583", "065")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324583", " TRANSMISSÃO CAT D7E")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324571", "066")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324571", " TRANSMISSÃO CAT D8H")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324562", "069")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324562", " TRANSMISSÃO CAT 950G")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324618", "070")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324618", " TRANSMISSÃO CAT D8K")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324624", "073")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324624", " TRANSMISSÃO ZF")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324576", "075")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324576", " RODA GUIA LIEBHEER")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324575", "079")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324575", " RODA GUIA CAT D9H")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324565", "080")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324565", " RODA CAT CAT D8K")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324574", "082")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324574", " RODA GUIA HYUNDAY")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324577", "086")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324577", " RODA GUIA KOMATSU PC 150")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324564", "088")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324564", " RODA GUIA CAT D8N")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324568", "101")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324568", " COMANDO HIDRAULICO")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324578", "102")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324578", " COMANDO HIDRAULICO")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324623", "105")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324623", " COMANDO HIDRAULICO")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324622", "106")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324622", " COMANDO HIDRAULICO")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324580", "110")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324580", " RADIADOR DOOSAN DL-250")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324626", "111")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324626", " RADIADOR CAT D9H")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324581", "112")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324581", " RADIADOR CAT 320B")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324653", "113")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324653", " RADIADOR CAT 621R")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324651", "114")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324651", " RADIADOR CAT 950H")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324579", "115")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324579", " RADIADOR VOLVO G940")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324570", "116")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324570", " RADIADOR KOMATSU PC200")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324569", "117")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324569", " RADIADOR VOGELE 50")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324585", "118")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324585", " RADIADOR VOLVO G940")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324586", "121")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324586", " TROCADOR DE CALOR TEMA TERRA")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324590", "122")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324590", " TROCADOR DE CALOR TEMA TERRA")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324645", "126")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324645", " CABINE JCB 3.C (VAZIA)")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324644", "127")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324644", " CABINE LIEBHEER (VAZIA )")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324646", "128")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324646", " CABINE LIEBHEER (VAZIA )")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324609", "129")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324609", " CABINE CAT (VAZIA)")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324647", "130")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324647", " CABINE CAT 950G (VAZIA)")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324648", "131")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324648", " CABINE CASE 721 C (VAZIA)")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324610", "132")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324610", " CABINE KOMATSU PC 600 (VAZIA)")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324649", "136")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324649", " PISTÃO CAT 330C")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324650", "137")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324650", " PISTÃO CAT 330C")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324612", "140")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324612", " PISTÃO CAT D6-T")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-[...25 lines deleted...]
-      <c r="F41" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324617", "141")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324617", " PISTÃO CAT 966H LEVANTE")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324611", "143")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324611", " PISTÃO CAT 330C")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324613", "145")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324613", " PISTÃO CAT 966H")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324616", "146")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324616", " PISTÃO CAT966H")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324614", "148")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324614", " PISTÃO CAT COM H 330C")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324615", "149")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324615", " PISTÃO CAT 966H")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324587", "152")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324587", " TANQUE HIDRAULICO CAT 924G")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324588", "153")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324588", " TANQUE HIDRAULICO CAT 336D")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324589", "154")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324589", " TANQUE HIDRAULICO CAT D6R")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324629", "155")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324629", "CONCHA DOOSAN  DL 250")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324628", "156")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324628", " CONCHA DOOSAN")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324657", "157")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324657", " CONCHA DOOSAN")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324656", "158")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324656", " PLATAFORMA D4E")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-[...57 lines deleted...]
-      <c r="F43" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324655", "159")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324655", " CAPOTA CAT")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-[...1817 lines deleted...]
-      <c r="F100" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324658", "387")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324658", " CABINE CAT D6T (VAZIA)")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-[...318 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324659", "388")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/324659", " CABINE JCB JS 330 (VAZIA)")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>