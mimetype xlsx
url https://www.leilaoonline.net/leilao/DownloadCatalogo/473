--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,411 +269,363 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17398", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17398", " FREEZERS, MÁQUINA DE LAVAR, MONITORES, CPUS, CADEIRAS DE RODAS, ARMÁRIOS, CADEIRAS.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17408", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17408", " COMPRESSOR DE AR PEG MOD.: NBPIS 13, PRESSÃO MAX.: 100 LBS, VAZÃO: 13 PCM, COM MOTOR ELÉTRICO 3 CV.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17413", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17413", " LUMINÁRIAS DIVERSAS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17401", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17401", " FIAT STRADA WORKING; KM 269441. PLACA: CDZ-9598 CHASSI: 9BD278012X2709209 ANO: 1999")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>4.400,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17403", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17403", " GOL 1.6 G3 FLEX BRANCO PLACA: CZA-5104 CHASSI: 9BWCB05W06P045823 ANO: 2006")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>6.700,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17409", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17409", " CARTEIRAS, MONITORES, CPUS, CADEIRAS, MESAS.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17399", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17399", " BANCADAS, ARMÁRIOS, MORSAS, EQUIPAMENTOS DE ENSINO, FOGÃO INDUSTRIAL")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17414", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17414", " ONIBUS MB AGGIO VR; KM 576434. PLACA: AIM-0431 CHASSI: 9BM382033WB179648 ANO: 1998")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17412", "012")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17412", " PEUGEOT BOXER AMBUL. OBS:  SEM MOTOR PLACA: DBS-4841 CHASSI: 936ZBPMMB62001897 ANO: 2005")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17405", "014")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17405", " COMPACTADOR DE LIXO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...212 lines deleted...]
-      <c r="E18" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17406", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17406", " S10-CAMINHONET ROTAN 2.4 PLACA: CZA-5099 CHASSI: 9BG124AX01C438541 ANO: 2001")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
-      <c r="F18" s="4" t="inlineStr">
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...94 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17407", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/17407", "Volare Lotação Marcopollo ano 2002 de placas CDV -1055 com o chassi 93PB02A2M2C006910. NO ESTADO. ( Motor Fundido) ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>