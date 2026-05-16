--- v0 (2025-11-13)
+++ v1 (2026-05-16)
@@ -269,4731 +269,4143 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3944", "047")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3944", "CARRETINHA SERV. DIVERSOS  COR CINZA, S/FR, UND. DOIS CÓRREGOS ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3830", "048")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3830", " SUPER CULTIV. ADUBADE DMB, ANO 2010, PATRI.  89686, FR107801, UND DOIS CÓRREGOS")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3832", "049")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3832", " MOTO BOMBA MWM D229/6, FR107305, ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>12.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3835", "050")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3835", " HIDRO HOLL, FR102425, UND DOIS CÓRREGOS")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3979", "051")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3979", " APLICADOR  HERBICIDA COSTAL ANO 1984, FR103834 - UND DOIS CÓRREGOS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3980", "052")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3980", " DOLLY FACCHINI, ANO 1995, COM PNEUS, FR121910, SEM DOCUMENTO - UND DOIS CÓRREGOS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4025", "053")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4025", "VENTILADOR,BEBEDOURO,BANCOS E OUTROS, S/FR, UND DOIS CÓRREGOS")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3834", "501")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3834", " 2 TRANSFORMADORES, MOTORES E VARIADORES, S/FR, UND IPAUSSÚ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3836", "502")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3836", " 2 CENTRIFUGAS KONT 6 E 3 TANQUES DE AÇO DE APROX. 10 MIL LITROS,S/FR, UND IPAUSSÚ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3837", "503")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3837", " PHMÊTRO DIGMED, CONDUTIVIMETRO, CHAPA AQUECED APROX. 20 EQUIPAMENTOS, S/FR, UND IPAUSSÚ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3838", "504")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3838", " PLATAFORMA E SISTEMA HIDRAULICO DO HILO COM MOTOR ME80020 DE APROX. 60 CV UND IPAUSSÚ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3839", "505")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3839", " CARRETA SERVIÇOS DIVERSOS, FR48307,")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3841", "506")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3841", " PNEUS RESSOLADOS E SEM USO, S/FR. ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>10.100,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3981", "507")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3981", " 3 CHURRASQUEIRAS DE INOX SENDO 2 GRANDE E 1 PEQUENA, S/FR - ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3982", "508")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3982", " 2 BETONEIRA, 1 POLICORTE, 1 GUINCHO  -  UND IPAUSSÚ ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3978", "509")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3978", " 1 COLHEDORAS CASE, ANO 2010, IMOB. 243473, FR49527, - UND IPAUSSÚ ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3983", "510")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3983", " 1 COLHEDORAS CASE, ANO 2010, IMB. 83904, FR62218, - UND IPAUSSÚ ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3984", "511")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3984", " SUCATA DE ÔNIBUS - SEM DOCUMENTO - UND IPAUSSÚ  ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3955", "1287")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3955", "GARRA HIDRÁULICA MOTOCANA 8,5T, S/FR, IMOB. 22010 UND TAMOIO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3956", "1288")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3956", "GARRA HIDRÁULICA MOTOCANA 8,5T, S/FR, IMOB 22007, UND TAMOIO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>2.550,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3849", "1289")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3849", " PÁ CARREGADORA CAT 938G, ANO 2007, FROTA 360613, UND ZANIN 1289")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>90.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4144", "1290")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4144", " CHEVROLET GM 22000, ANO 1987, PLACA CZN7526, FR360413, UND TAMOIO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>14.250,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4142", "1291")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4142", " M.BENZ 2220 6X4, BASCULANTE, ANO 1987, PLACA CLZ4611, FR360129, UND ZANIN")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4140", "1292")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4140", " CHEVROLET GM 21000, 1987, PLACA CZN6041, FR360251, UND ZANIN")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>11.250,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4207", "1295")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4207", "CAMINHÃO M.BENZ 2219 6X4, ANO 1984, PLACA CYW0159, FR10085, UND TAMOIO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3951", "2274")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3951", " CURVAS  DE  AÇO DIVERSAS MED. S/FR, UND DIAMANTE")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>8.750,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4019", "2283")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4019", " SUCATA DE REBOQUE SEM DOCUMENTO, FR75026  UNID. DIAMANTE")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4017", "2302")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4017", " TROCADOR DE CALOR, PAT. 77010, S/FR, UND. DIAMANTE")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3946", "2306")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3946", "CALDEIRA DEDINI V-2/4 32T/H 145ATM, IMOB. 103346, OUTROS ITENS, UNID DIAMANTE")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3950", "2308")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3950", "150 PRATOS APROX. S/FR UND DIAMANTE")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3848", "2309")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3848", " REB/TECTRAN RCM F1F1  - SEMI-REBOQUE ANTONINI 9,60M, ANO 1997, FR70340, UND DIAMANTE 2309")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>6.100,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3847", "2310")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3847", " R/RANDON RQ CA - (SEMI-REBOQUE ANTONINI 9,60M), ANO 2002,   FR81946, PLACA DCG9481,")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>6.400,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3850", "2311")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3850", " MAQUINA ROÇADEIRA DE GRAMA  COM 4 RODAS E  4 ROÇADEIRA MANUAL DE GRAMA, S/FR, UND DIAMANTE")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3851", "2312")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3851", " MOVEIS E UTENSILIOS EM GERAL, QDA APROXIMADAMENTE UM CAMINHÃO TRUCK,  S/FR,  UND DIAMANTE")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3846", "2313")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3846", " 2 TVS, DE APROX. 20POL E  1 MESA DE MADEIRA PEQUENA, UM FREEZER,TIPO GELADEIRA METALFRIO S/FR UND DIAMANTE")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4023", "2314")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4023", " M.B./M.BENZ L 2213, ANO 1981, PLACA BQF2402, FR40320, UND DIAMANTE")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>6.750,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3943", "3788")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3943", " CONEXÕES T GALVANIZADAS DE 6P 15 UND. APROX. UND BARRA")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4013", "3819")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4013", "2 BANCOS, MESA DE CENTRO E 2 VASOS, S/FR, UND BARRA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4014", "3825")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4014", " TRATOR FORD NEW HOLLAND, 6630  - RELÍQUIA - SEM USO, S/FR, ")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>26.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4015", "3830")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4015", " SUCATA DE FIO AUTOMOTIVO 250KG E 100KG DE OUTROS MATERIAIS, QDA. APROX. S/FR  . UND BARRA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3858", "3835")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3858", " REBOQUE SUCATEADO, PLACA CLX7260, ANO 1997, TECTRAN 8,20M CANA INTEIRA, FR70323 UND BARRA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3859", "3836")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3859", " CAIXA FIBRA VIDRO 15000LTS. APROX. S/FR . UND BARRA")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3829", "3839")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3829", " 2 BETONEIRAS, S/FR,  UND BARRA")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3831", "3840")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3831", "ÔNIBUS M.BENZ/OF 1620 , ANO 1996,,  ANO 1996, UND BARRA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3828", "3841")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3828", "CAMINHONETE,GM/S10 COLINA D 4X4, ANO/MOD 2008/2009, COR BRANCA, PLACA EAJ8463, FR95180, UND BARRA")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>21.500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3833", "3842")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3833", "CAMINHAO CAVALO MECANICO SCANIA R113 6X4 360, ANO 1994, PLACA BWT3421, FR97003, ")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>36.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3843", "3843")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3843", " TANQUE DE AÇO DE APROX. 8 MIL LITROS ,SFR, ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3842", "3844")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3842", " RESFRIADOR CHILLER YORK PLCO 116 DX, IMOB. 52202, FR097608, UND BARRA")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/5316", "3846")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/5316", "SEMI-REBOQUE ANTONINI 9,60M, ANO 1996, FR66136, PLACA BKS1085,")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3845", "3847")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3845", " 10 MESAS E 1000 TELHAS, S/FR,  ( QDA ESTIMADA)")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3988", "3848")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3988", " 2 ESTEIRA DE APROX. 6 METROS  E UM CARRINHO, S/FR - UND BARRA ")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3989", "3849")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3989", "1 CARRETA SERVIÇOS DIVERSOS, FR103859 - UND BARRA ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3987", "3850")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3987", "1 CARRETA SERVIÇOS DIVERSOS, FR103850 -")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3985", "3851")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3985", " BOMBAS DE ALTA PRESSÃO, FR27001, FR71995 - UND BARRA ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>5.550,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3986", "3852")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3986", "1 CARRETA SERVIÇOS DIVERSOS, FR103851 - UND BARRA  ")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4022", "3853")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4022", " TUBOS DE FIBRAS/BORRACHA E UM TANQUE DE FIBRA S/FR  UND BARRA ")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4020", "3854")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4020", " PEÇAS AUTOMOTIVAS DIVERSAS, VÁLVULAS, CARDAN, ENGRENAGEM... S/FR, UND BARRA ")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4024", "3855")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4024", " SCANIA/R113 E 6X4 360, ANO 1996, PLACA BXJ1991, PATR.32290, FR97021, UND BARRA ")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>38.750,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4021", "3856")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4021", " 1 TANQUINHO NEWMAQ, SÉRIE 135497, S/FR, 1 MAQUINA COSTURA ELGIN S/FR ")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3862", "4484")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3862", " SULCADOR 4 LINHAS FAB.PROP. FR57290, UND COSTA PINTO")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3864", "4487")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3864", " JET AÇÚCAR, S/FR  UND COSTA PINTO")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3961", "4488")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3961", " TANQUE FIBRA, S/FR,  UND COSTA PINTO")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>3.400,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3962", "4489")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3962", " CARRETA PLANTIO, S/FR PATRIM. 059131,  UND COSTA PINTO")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3863", "4490")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3863", " CHARRETE TRAÇÃO ANIMAL, S/FR,  UND COSTA PINTO")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4186", "4491")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4186", "  CAMINHÃO M.BENZ, ANO 1977, PLACA BQF2491, FR52502,  UND COSTA PINTO")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>8.250,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4185", "4492")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4185", "  REBOQUE ROD CANA INT. 7,6M, ANO 1987, PLACA BQF8906, FR56074")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4183", "4493")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4183", "  REBOQUE ROD CANA INT. 7,6M, ANO 1987, PLACA BQF8905, FR56072, UND COSTA PINTO")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4188", "4495")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4188", "  REBOQUE  ANTONINI CANA INT. 9,6M, ANO1993, PLACA BQN1556, FR22518,")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>2.650,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4184", "4496")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4184", " SUCATA IPANEMA AMBULANCIA, ANO 1993, UND COSTA PINTO")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4143", "4505")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4143", " COROLLA XEI 20, ANO 11/12, FLEX BLINDADO,  PRATA, PLACA EVB8682, S/FR, UND COSTA PINTO")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4390", "4506")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4390", "TRATOR AGRALE 4100, ANO 77 (RELIQUIA), FR50088, UND COSTA PINTO")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3952", "5430")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3952", " 2 PENEIRAS MOLECULARES S/FR, UND BONFIM")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>3.400,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3856", "5474")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3856", " REB/FACCHINI RFRBC /REB. CANA PICADA, ANO 1995, PLACA BKE4596, FR FR12260  UND BONFIM")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4141", "5476")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4141", "1 PORTAÕ E 10 LUMINÁRIAS, S/FR, UND BONFIM")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>220,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3948", "8256")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3948", " QUEBRA LOMBO SERMAG UND RAFARD")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3947", "8257")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3947", " CULTIVADOR FR37955, UND RAFARD")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3945", "8267")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3945", " JET AÇUCAR,S/FR, UND RAFARD")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3953", "8276")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3953", " IMPLEMENTO ARADO, SUCATEADO S/FR, UND. RAFARD ")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3954", "8278")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3954", "EQUIPAMENTOS DE GINASTICA E OUTROS, S/FR, UND RAFARD")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3853", "8279")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3853", "ROÇADEIRA E MOTO SERRA, S/FR UND RAFARD")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3959", "8285")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3959", " CARRETA TORTA DE FILTRO, FRFR67069, UND RAFARD")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3960", "8286")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3960", "GARFOS CARREGADEIRA S/FR, COBRIDOR, FR67138, ")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3963", "8287")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3963", " 2 MAQUINAS DE SOLDA, S/FR, UND RAFARD")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4187", "8290")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4187", " TRATOR MF 275 4 X 4, ANO 1982, FR60027")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>27.500,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4189", "8291")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4189", " RETROESCAVADEIRA MAXION 750, ANO 1993,  FR60033, UND RAFARD   ")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4192", "8292")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4192", " CABEÇARIOS DOLLY DIVERSOS (USADOS), S/FR, UND RAFARD")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4190", "8293")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4190", " CARRETA PLANTIO PATRIM. 150124, UND RAFARD")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4193", "8294")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4193", " REBOQUE ANTONINI CANA INT. 7,6M, 92, PLACA BIJ5034, FR66043, UND RAFARD")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4191", "8295")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4191", " REBOQUE ANTONINI CANA INT. 7,6M, 1993, PLACA BIJ3908, FR36036, UND RAFARD")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4194", "8296")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4194", " TRATOR VALMET 885 4X4 C/ CARREGADEIRA DE CANA, ANO 1997, FR39330, UND RAFARD")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4153", "9146")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4153", " TRATOR M.F 8X8 SHUTT, ANO 2011, FR33050, UND SÃO FRANCISCO")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>12.250,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4151", "9147")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4151", " 10 RADIADORES PARA COLHEDORA, S/FR, UND SÃO FRANCISCO")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4150", "9148")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4150", " 6 MAQUINAS DE SOLDA E 2 COMPRESSORES INCOMPLETOS, S/FR, UND SÃO FRANCISCO")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4149", "9149")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4149", " 4 CABINES PARA TRATORES, S/FR, UND SÃO FRANCISCO")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4152", "9150")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4152", " CARREGADEIRA SANTAL MASTER S/FR, UND SÃO FRANCISCO")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4148", "9151")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4148", " PISTÕES HIDRÁULICOS 30 APROXIMADAMENTE, S/FR UND SÃO FRANCISCO")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4154", "9152")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4154", " PRENSA, BOMBAS, PRATELHEIRA, MANGUEIRAS. S/FR")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>1.950,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3957", "11415")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3957", " ESTEIRA TRANSP. DE ACUÇAR, TRANSPORTADOR,  IMOB. 112214/112594 UND SERRA")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3958", "11416")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3958", "TOMBADOR CANA , S/FR UND SERRA")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4181", "11422")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4181", " M.BENZ 2213, ANO 1984, PLACA BQF5913, S/FR 34072, UND SERRA")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4178", "11423")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4178", " REBOQUE RODOVIÁRIA 7,60M, ANO 1987, PLACA BQF9105, S/FR56071, UND SERRA")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4180", "11424")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4180", " REBOQUE RODOVIÁRIA 7,60M, ANO 1987, PLACA BQF8706, S/FR56082 , UND SERRA")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4179", "11425")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4179", " REBOQUE RODOVIÁRIA 7,60M, ANO 1987, PLACA BQF9206, S/FR56084 , UND SERRA")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4182", "11426")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4182", " REBOQUE RODOVIÁRIA 7,60M, ANO 1987, PLACA BQF8606 S/FR56085 , UND SERRA")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3965", "12111")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3965", " ENLEIRADEIRA, ANO 2009, FR134025, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3854", "12121")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3854", " CARROCERIA COMBOIO, ANO 2010, FR92092, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3966", "12123")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3966", " TRANSBORDO SANTAL 8 T, ANO 1998 FR91323, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3967", "12124")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3967", " TRANSBORDO SANTAL 8 T, ANO 1998 FR91329, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3855", "12132")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3855", " CARRETA SERV. DIVERSOS, ANO 2006 FR 92702, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4016", "12152")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4016", " MÓVEIS, UTENSÍLIOS E DIVERSOS, S/FR UND JUNQUEIRA")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3860", "12192")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3860", " MOTO BOMBA MWM D229/6, ANO 2003, SÉRIE 229.06.188.226, FR92644, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3969", "12194")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3969", " SULCADOR 4 LINHAS, FR92730, UND. JUNQUEIRA")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3861", "12200")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3861", " ADUBADEIRA, SUPER CULTIV., FR92759, FR92732 UND JUNQUEIRA")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4139", "12205")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4139", " TRANSBORDO SMR 10500 10 T, ANO 2008, SÉRIE 02219 SMR10000, FR10132, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4145", "12206")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4145", " JOHN DEERE 7500 4X4, ANO 2001. FR115537, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>20.250,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4146", "12207")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4146", " CARREGADEIRA, ANO1992 MF 290 4X2, FR118396, UND JUNQUEIRA")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4147", "12208")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4147", " VALMET 148 4X4, ANO 1987, FR115293,UND JUNQUEIRA")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>14.500,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3866", "15221")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3866", " JET AÇÚCAR, S/FR, UND BOM RETIRO")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3964", "15222")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3964", " VALMET 1280 4X4, ANO 1992. SÉRIE 12804000449, S/FR 139342, UND BOM RETIRO")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4170", "15223")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4170", " CAMINHÃO M.BENZ L 2219, ANO 1983, PLACA BQM1241, FR52467, UND BOM RETIRO")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4173", "15224")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4173", " CAMINHÃO M.BENZ L 2213, ANO 1984, PLACA BQF5901, FR34068, UND BOM RETIRO")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4171", "15225")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4171", " CAMINHÃO M.BENZ L 1313, ANO 1981, PLACA CNX2738, FR52514, UND BOM RETIRO")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4172", "15226")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4172", " CAMINHÃO M.BENZ L 2219, ANO 1980, , FR52042, UND BOM RETIRO")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4159", "15227")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4159", " CAMINHÃO M.BENZ L 2213, ANO 1984, PLACA BQF5918, FR34071, UND BOM RETIRO")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>21.750,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4158", "15228")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4158", " CAMINHÃO M.BENZ L 2219, ANO 1983, PLACA BZS0324, FR52462, UND BOM RETIRO")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4163", "15229")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4163", " CAMINHÃO M.BENZ L 2213, ANO 1983, PLACA BQF8649, FR22051, UND BOM RETIRO")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4160", "15230")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4160", " CAMINHÃO M.BENZ L 2213, ANO 1984, PLACA BQF5917, FR64037, UND BOM RETIRO")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>16.750,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4161", "15231")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4161", " CAMINHÃO M.BENZ L 2213, ANO 1983, PLACA BQF8749, FR64046, UND BOM RETIRO")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4162", "15232")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4162", " CAMINHÃO M.BENZ L 2213, ANO 1984, PLACA BQF5910, FR34050, UND BOM RETIRO")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4165", "15233")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4165", " CAMINHÃO M.BENZ L 1313, ANO 1980, PLACA BQF2489, FR34079, UND BOM RETIRO")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4166", "15234")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4166", " CAMINHÃO SCANIA/T142 E 6X4, ANO 1986, PLACA BQF5928, FR53070, UND BOM RETIRO")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>16.750,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4202", "15235")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4202", " CAMINHÃO M.BENZ L 1313, ANO 1980, PLACA BQF2405, FR52507, UND BOM RETIRO")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4204", "15238")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4204", " CAMINHÃO M.BENZ L 1313, ANO 1981, PLACA BQF2578, FR52512,UND BOM RETIRO")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4199", "15239")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4199", " CAMINHÃO M.BENZ L 2219, ANO 1983, PLACA BQF8903, FR22123, UND BOM RETIRO")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>6.750,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4201", "15240")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4201", " CAMINHÃO M.BENZ L 2213, ANO 1984, PLACA BQF5906, FR22060, UND BOM RETIRO")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>11.250,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4200", "15242")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4200", " CAMINHÃO M.BENZ L 2213, ANO 1983, PLACA BQF8849, FR22052, UND BOM RETIRO")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4203", "15243")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4203", " REBOQUE RODOVIARIA CANA INT. 7,6M, ANO 1987, PLACA BQF9205, FR56073, UND BOM RETIRO")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4205", "15244")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4205", " CAMINHÃO M.BENZ L 2219, ANO 1983, PLACA CIX9475, FR52469, UND BOM RETIRO")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4164", "15246")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4164", " CAMINHÃO M.BENZ L 1313, ANO 1978, PLACA BQF2481, FR52505, UND BOM RETIRO")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3844", "15249")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3844", "S.REBOQUE ANTONINI 9,60M, ANO 1993, PLACA BNT 7808, FR56178.")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t>4.750,00</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3942", "15250")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3942", "S. REBOQUE ANTONIN 9,60M, ANO 1994, PLACA BZS2454, FR 36154, UND BOM RETIRO")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3852", "16167")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3852", " TANQUE COMBUSTÍVEL, S/FR,  UND STª HELENA    ")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3865", "16168")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/3865", " VALVULA BORBOLETA 28, S/FR, UND SANTA HELENA")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4195", "16169")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4195", " REBOQUE RODOVIARIA CANA INT. 7,6M, ANO 1987, PLACA BQF9406, FR56086 , UND SANTA HELENA")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4197", "16170")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4197", " CAMINHÃO. MB 2219 6 X 4 C/ CARROCERIA CANA INTEIRA, ANO 1986, PLACA BQO4945, FR26027, FR22119, UND SANTA HELENA")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4196", "16171")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4196", " 1 MICROSCÓPIO LABORATORIAL E 1CALCULADORA ANTIGA (RELÍQUIAS),")</f>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...4638 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4198", "16172")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/4198", " AUTOCLAVE , BALANÇA ANALITICA,RELÓGIO PONTO E OUTROS, ")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>50,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>