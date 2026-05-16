--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,2331 +269,2043 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23786", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23786", "GM VECTRA GLS PRATA ANO: 2000 (IPVA 2019 PAGO) - BOM ESTADO, FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23650", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23650", " GM Corsa Pick-up 1.6 1999 Mec. (IPVA 2019 PAGO) BOM ESTADO, FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23654", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23654", " DODGE DAKOTA 1999 2.5 GASOLINA. BOM ESTADO, FUNCIONANDO.(IPVA 2019 PAGO)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23685", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23685", " Peugeot 408 Allure 2.0 2012 excelente estado (IPVA 2019 PAGO)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>22.800,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23686", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23686", " FIAT PALIO 1.0 2008 CHASSI: REM. BOM ESTADO, FUNCIONANDO (IPVA 2019 PAGO)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23788", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23788", "VW KOMBI 1.4 FLEX ANO: 13/14 BRANCA (BOM ESTADO, FUNCIONANDO)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>27.750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24124", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24124", "GM CLASSIC PRATA 1.0 2005 COM AR-COND.(BOM ESTADO - IPVA 2019 PAGO)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>7.250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24213", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24213", "FORD TRANSIT 2011 2.4 TURBO DIESEL (MOTOR STD COM 20MIL KM -EXCELENTE ESTADO)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23670", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23670", " 3 motores Perkins montados")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>999,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23658", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23658", " CLIMATIZADOR INOX 1,75X1,00X1,25 - PAROU FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23669", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23669", " 34 BANDEJAS 50CM E 21 SUPORTES DE PRATELEIRAS DESMONTADAS")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23664", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23664", " BALANÇA 1000KG ANTIGA RARIDADE (FUNCIONANDO)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23667", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23667", " LOTE COM: 1 LIXADEIRA 2300W , 3 FOGÕES , 1 CHAPA (FUNCIONANDO)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23673", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23673", " TRANSFORMADOR 5KVA ( BOM ESTADO)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23652", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23652", " LOTE COM: 1 TV 32' LCD CCE FUNCIONANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23676", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23676", " LOTE COM: 2 TVs LED AOC (sem funcionamento)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24123", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24123", "TV 42 DIGITAL USB HDMI (bom estado) sem base (pé)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23661", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23661", " LOTE COM: 2 MOTORES WEG")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23684", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23684", " LOTE COM: 7 UNIDADES DE AR CONDICIONADO, 2 CORTINAS DE AR, 1 BATERIA AUTOCLAVE")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24122", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24122", "LOTE COM: 1 CORTADOR DE GRAMA E 3 REGISTROS EM BRONZE")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23674", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23674", " LOTE COM: 2 BOMBAS, CARRINHO, CORTADOR DE GRAMA (FUNCIONANDO)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23660", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23660", " LOTE COM: 33 VENTILADORES E SUCATA DE FIOS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24121", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24121", "GELADEIRA BOSCH 110v")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23675", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23675", " LOTE COM: MESAS E BANQUETAS DIVERSAS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23681", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23681", " LOTE COM: ANTIGUIDADES DIVERSAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23671", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23671", " LOTE COM: SCANNER, CALCULADORA E FONTES DIVERSAS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23651", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23651", " LOTE COM: VIDEO GAMES E ELETRÔNICOS DIVERSOS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23678", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23678", " LOTE COM: NO-BREAK(FUNCIONANDO) , BATERIAS, ESTABILIZADOR")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24191", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24191", "NO BREAK 10KVA (parou funcionando)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24128", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24128", "SERVIDOR OCTA CORE 8GB 1TB HD (funcionando perfeitamente)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23662", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23662", " LOTE COM: 8 CPU DUAL CORE (FUNCIONANDO)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24120", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24120", "2 CPU DELL OPTIPLEX 7010 4GB 500HD (bom estado funcionando)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23659", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23659", " AQUECEDOR DE ALIMENTOS BASCULANTE EM INOX")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23666", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23666", " FOGÃO INDUSTRIAL EM INOX COM CHAPA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23682", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23682", " FOGÃO INDUSTRIAL EM INOX 8 BOCAS")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23663", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23663", " FRITADEIRA ELÉTRICA INDUSTRIAL")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23672", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23672", " LOTE COM: 2 PLACAS EM VIDRO COM MOLDURA EM ALUMÍNIO (2,90 X 0,90)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23656", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23656", " ESPELHO COM MOLDURA EM ALUMÍNIO (2,90 X 0,90)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23665", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23665", " LOTE COM: ORBITREK E BICICLETA ERGOMÉTRICA (FUNCIONANDO)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23653", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23653", " SCANINHO (1,25X 1,15 X 0,60)")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23668", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23668", " SCANINHO (1,25X 1,15 X 0,60)")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23677", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23677", " COFRE LAMPERTZ (1,30 x 0,75 X 0,80)")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23657", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23657", " COFRE LAMPERTZ (1,30 x 0,75 X 0,80)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23679", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23679", " COFRE LAMPERTZ (0,70 X 0,70 X 0,55)")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23655", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23655", " COFRE LAMPERTZ (0,70 X 0,70 X 0,55)")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23816", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23816", "LOTE COM 2 COMPRESSORES DE AR ODONTOLÓGICOS (FUNCIONANDO)")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23817", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23817", "LOTE COM: 7 BEBEDOUROS ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23680", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23680", " LOTE COM: APROXIMADAMENTE 180KG DE PARAFUSOS SEM USO EM INOX E GALVANIZADOS")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23767", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23767", "LOTE COM: 5 CARPETES DE BORRACHA")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23768", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23768", "LOTE COM: APROXIMADAMENTE 80 VASOS DE FIBRA 30 LITROS")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23769", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23769", "LOTE COM: APROXIMADAMENTE 80 VASOS DE FIBRA 20 E 30 LITROS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23772", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23772", "LOTE COM: 10 LIXEIRAS DE FIBRA 50 LITROS COM TAMPA")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23771", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23771", "LOTE COM: 10 LIXEIRAS DE FIBRA 50 LITROS COM TAMPA")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23770", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23770", "LOTE COM: 10 LIXEIRAS DE FIBRA 50 LITROS COM TAMPA")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23773", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23773", "LOTE COM: 10 LIXEIRAS DE FIBRA 50 LITROS COM TAMPA")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23774", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23774", "LOTE COM: 8 LIXEIRAS DE INOX 35L E 2 DE FIBRA 50L")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23775", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23775", "LOTE COM: 10 LIXEIRAS DE INOX COM TAMPA")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23776", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23776", "LOTE COM: 10 LIXEIRAS INOX COM TAMPA")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23777", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23777", "LOTE COM: 10 LIXEIRAS DE INOX COM TAMPA")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23778", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23778", "LOTE COM: 10 LIXEIRAS INOX COM TAMPA")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23780", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23780", "ROÇADEIRA")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23781", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23781", "BOMBA JACTO 500L")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23782", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23782", "MOTOBOMBA (FUNCIONANDO)")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>7.250,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23783", "064")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23783", "ARADO 3 BACIAS")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23784", "065")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23784", "ARADO 3 BACIAS")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...282 lines deleted...]
-      <c r="D22" s="4" t="inlineStr">
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23785", "066")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23785", "ARADO 3 BACIAS")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23787", "067")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23787", "ARADO 3 BACIAS")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23814", "068")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23814", "LOTE COM: SOLDA, MOTORES, INVERSORES")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23815", "069")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23815", "SEMEADORA IKEDA")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23835", "070")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23835", "SUPORTE PARA MONTAGEM DE MOTOR DE CAMINHÃO")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24268", "071")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24268", "GELADEIRA EXPOSITORA (gelando perfeitamente)")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F22" s="4" t="inlineStr">
-[...1886 lines deleted...]
-      </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24269", "072")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/24269", "FREEZER HORIZONTAL (funcionando perfeitamente)")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>