--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,475 +269,419 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23818", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23818", " TRATOR MASSEY FERGUSON 292 4X4 ANO 2011. SÉRIE: 292-318195 ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>23.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23824", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23824", " TRATOR MASSEY FERGUSON 297 4X4 C/ CONCHA E LAMINA, ANO 1989. SERIE 5716000063 - VEJA O VÍDEO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23827", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23827", " NEW HOLLAND 7630 4X4 ANO 2004 C/ LAMINA. SERIE: H49715 - VEJA O VÍDEO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>40.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23819", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23819", "  VALTRA BH 205 ANO 2011 4X4 C/ PNEUS RADIAL. H205300492 - VEJA O VÍDEO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>66.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23821", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23821", "VALTRA BH 205 ANO 2011 4X4 C/ PNEUS COXILHA SERIE: H205301232 - VEJA O VÍDEO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>48.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23820", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23820", " VALTRA BH 205I ANO 2011 4X4 FALTANDO PEÇAS. SERIE: H205301336 ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23830", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23830", " VALTRA BH 205I 4X4, ANO 2011  C/ PNEUS RADIAL - VEJA O VÍDEO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>66.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23823", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23823", "  VALTRA BT 210 4X4, ANO 2013 SERIE: T210304474 - VEJA O VÍDEO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>76.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23826", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23826", " COLHEITADEIRA SLC JONH DEERE 1175 GABINADA, PLAT 19  PÉS DE CORTE ANO 2000.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23822", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23822", "COLHEITADEIRA SLC J. DEERE 1175 GABINADA PLAT 16 PÉS DE CORTE. ANO 1998, VEJA O VÍDEO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23828", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23828", "COLHEITADEIRA 3640 GABINADA, 13 PÉS DE CORTE. ANO 1990, SERIE:2729007691 PLAT SERIE: 2729002422")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...239 lines deleted...]
-      <c r="D20" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23829", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23829", "CARROCERIA COMBOIO, COM TANQUE DE 8 MIL LITROS,")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D22" s="4" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23841", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23841", " 100 UNIDADES DE CONTRA PESOS VALTRA DE 80 KG")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23842", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/23842", "CABINE MOTO CANA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>