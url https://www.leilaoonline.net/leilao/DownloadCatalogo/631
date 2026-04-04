--- v0 (2025-12-25)
+++ v1 (2026-04-04)
@@ -269,539 +269,475 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25635", "2000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25635", "FIAT/STRADA WORKING CD 1.4, ANO 2015, EQP. 11066")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>25.600,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25766", "2001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25766", "CHEVROLET / S10 LS, FD2 2.4, ANO 2013/2013,  (MOTOR FUNDIDO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>21.250,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25767", "2002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25767", "CHEVROLET/ S10 S10 LS 2.4, ANO 2013,")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25632", "2003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25632", "FIAT/STRADA WORKING CE 1.4, ANO 2015, EQP. 11065")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25631", "2004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25631", "FIAT/STRADA WORKING CD 1.4, ANO 2014/2015, EQP. 11051")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>25.550,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25621", "2017")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25621", "PUVERIZADOR JACTO NPK3000 UNIP, ANO 2010, SÉRIE 441679, EQP.30081")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>76.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25640", "2026")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25640", "TRATOR VALTRA BH 180, ANO 2007, SÉRIE BH18EA06634, EQP. 30005 ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25642", "2027")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25642", "TRATOR VALTRA BM 125i GII, ANO 2010, SÉRIE M125259057, EQP. 30055 - (MOTOR FUNDIDO)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25641", "2028")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25641", "TRATOR VALTRA BH 180, ANO 2007, SÉRIE BH184626845, EQP. 30006")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>34.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25636", "2029")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25636", "HONDA NXR BROS 150, ANO 2014, EQP. 10107")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25637", "2030")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25637", "HONDA NXR BROS KS 150, ANO 2012, EQP. 10085")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25638", "2031")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25638", "HONDA NXR BROS KS 150, ANO 2012, EQP. 10084")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25639", "2032")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25639", "HONDA NXR BROS KS 150, ANO 2012, EQP. 10094")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.050,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25694", "2048")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25694", "HIDRO ROLL G5 140")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>4.150,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25695", "2049")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25695", "HIDRO ROLL G5 140")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25696", "2050")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25696", "HIDRO ROLL G5 140")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>