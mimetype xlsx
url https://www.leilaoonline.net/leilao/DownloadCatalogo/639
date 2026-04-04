--- v0 (2025-12-25)
+++ v1 (2026-04-04)
@@ -269,1083 +269,951 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26049", "130")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26049", "VW; KOMBI FURGÃO; 2001/2001; AMARELA; GASOL/GNV")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26047", "131")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26047", "HONDA FIT PERSONAL CVT, 2018/2018, PRATA; ALCO./GAS - Aprox. 10700km")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>45.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25889", "132")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25889", "VW; JETTA T 2.0 "TSI"; 2012/2012; PRETA; GASOLINA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25888", "133")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25888", "CHEVROLET/ MONTANA LS2; 2017/2018; PRETA ALCO./GASOL - FBU-9933")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25887", "134")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25887", "FORD  FOCUS TI 2LHCFLEX; 2013/2013; BRANCA; ALCO./GASOL. - PLACA: JCT-3080")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>22.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25886", "135")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25886", "I / HONDA CITY LX FLEX, 2013/2014; CINZA; ALCO./GASOL.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25895", "136")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25895", "MITSUBISHI; LANCER 2.0 GT "CVT", 2014/2014; GASOLINA; PRATA,")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26077", "137")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26077", "I; M.BENZ E320 JWF55; 1997/1997; PRATA; GASOLINA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>16.750,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26048", "138")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26048", "HONDA CITY EX CVT, 2017/2017, PRETA; ALCO./GAS - Aprox. 23000km")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>39.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25883", "139")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25883", "TOYOTA; FIELDER, ANO 2006/2007, GASOLINA, PRETA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>15.250,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26050", "140")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26050", "FORD RANGER XL 13P; 2008/2009; BRANCA; DIESEL - CABINE DUPLA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26051", "141")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26051", "HONDA; W-RV EX CVT; 2017/2018; VERMELHA; ALCO./GASOL - APROX. 23.00KM")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>56.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25882", "142")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25882", "CITROEN/C3 AIRCOSS GLXA, ANO 2013/2014, PRATA")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>28.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26052", "143")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26052", "RENAULT DUSTER 16 D 4X2; 2014/2014; PRATA; ALCO./GASOL.")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25880", "144")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25880", "VW/ POLO 1.6; 2008/2009; CINZA; ALCO./GASOL.")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>15.750,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25884", "145")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25884", "I; MMC; LANCER 2.0 "CVT AUTOMÁTICA", 2011/2012; CINZA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>16.750,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25879", "146")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25879", "GM; CAPTIVA SPORT FWD; 2008/2009; AZUL; GASOLINA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26110", "147")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26110", "FIAT; UNO MILLE ECONOMY; 2009/2010; BRANCA; ALCO./GASOLINA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>8.600,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25877", "148")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25877", "FORD/ FIESTA HA 1.6 TIAB; 2015/2016; PRETA; ALCO/GASOL.")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>31.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26084", "149")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26084", "I; MMC; LANCER 2.0 "CVT AUTOMÁTICA", 2012/2013; BRANCA, GASOLINA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>28.750,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26111", "150")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26111", "HONDA CBR 600 RR; 2008/2008; BRANCA; GASOLINA")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25878", "151")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25878", "VW; KOMBI FURGÃO; 2005/2005; BRANCA; GASOLINA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25893", "153")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25893", "I/ BMW 318I PF71; 2011/2012; PRATA; GASOLINA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>32.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25890", "154")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25890", "I/ HYUNDAI I30 2.0; 2011/2012; PRETA; GASOLINA; "COMPLETO COM TETO"")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>22.250,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26112", "155")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/26112", "VW; GOL 1.6; 2012/2013; PRATA; ALCO./GASOL")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>15.250,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25891", "158")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25891", "GM; VECTRA SEDAN ELITE; 2008/2009; PRETA; ALCO./GASOL.")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>17.250,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25899", "159")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25899", "VW; GOL CL (Turbo); 1989/1989; AZUL; ALCOOL; TURBO, SUSPENSÃO, RODA E PNEU Legalizados")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>10.100,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25898", "165")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25898", "VW; SAVEIRO CS 1.6; 2010/2011; PRATA; ALCO./GASOL")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25902", "167")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25902", "HONDA; FIT LX, 2006/2007; CINZA; GASOLINA")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>13.750,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25896", "169")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25896", "HONDA; CBR 1000 RR REPSOL; 2011; GASOLINA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>36.750,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25900", "170")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25900", "VW/ PARATI CL 1.6 MI; 1997/1998; PRETA; GASOLINA - "AR CONDICIONADO E DIREÇÃO HIDR."")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25897", "173")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25897", "HONDA; CB 500;  2001; PRETA; GASOLINA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25901", "176")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/25901", "GM/ BLAZER; PRETA; 2001/2001; GASOL./GNV - 4 CILINDROS -")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>8.250,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>