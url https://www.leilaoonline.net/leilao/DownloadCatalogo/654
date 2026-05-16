--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,3995 +269,3499 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27071", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27071", " BRU-CA5817-2019 - CAMINHÃO FORA DE ESTRADA - CATERPILLAR ANO 2006 - ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>58.750,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27070", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27070", " BRU-RE2709-2019- ESCAVADEIRA - LIBHERR 964C- ANO 2012- ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>36.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27086", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27086", " SLS-EQ-007-2019 - ESCAVADEIRA CATERPILLAR - CAT 330C - ANO: 2003")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27087", "006")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27087", " SLS-EQ-008-2019 - PÁ CARREGADEIRA CATTERPILAR - CAT 962H - ANO: 2006 ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>24.250,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27089", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27089", " SLS-EQ-011-2019 - PÁ CARREGADEIRA VOLVO - L120E - ANO: 2007")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27095", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27095", " SLS-EQ-012-2019 - ESCAVADEIRA CATTERPILAR - CAT 320C - ANO: 2003")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>39.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27096", "013")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27096", " ITA-046-2019 - CAMINHÃO MERCEDES BENZ - AXOR 2831 6X4 - ANO: 2010")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27090", "014")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27090", " ITA-042-2019 - CAMINHÃO VOLVO - FM12 420 6X4R - ANO: 2005")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>59.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27225", "015")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27225", " MARAB-018-2019 - PLATAFORMA ELEVATÓRIA- GENIE, MOD. ES0070, ANO 2010")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>4.650,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27094", "017")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27094", " TAM-HBQ9655 - CHEVROLET VECTRA GLS - ANO: 2004")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27091", "018")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27091", " SLS-EQ-020-2019 - PICK UP - FORD - F350 - ANO: 2009 - ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27085", "019")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27085", "MARI-OWZ8526-2019 - FIAT DOBLO ESSENCE 1.8, ANO 2014, LOC. MARIANA/MG ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>27.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27223", "020")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27223", " MARAB-014-2019- TORRE DE ILUMINÇÃO GENIE, YEAR, ANO 2006 ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27230", "021")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27230", " MARAB-015-2019 - TORRE DE ILUMINAÇÃO HEIMER/1006886")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27229", "022")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27229", " MARAB-016-2019 - TORRE DE ILUMINAÇÃO HEIMER / 10003740")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27219", "023")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27219", " MARAB-017-2019 - TORRE DE ILUMINAÇÃO HEIMER / 10033738")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27101", "024")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27101", " TIG-016-2019 - 4 MOTORES DIESEL CATERPILLAR; TIPO C4.4 CILINDROS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>41.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27093", "025")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27093", " SLS-EQ-019-2019 - TORNO MECÂNICO - ROMI - ES-40A - ANO: 1989")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>15.200,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27103", "026")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27103", " SLS-EQ-022-2019 - FORNO INDUSTRIAL - JAMO - JM500D")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27092", "027")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27092", " SLS-EQ-023-2019 - PRENSA HIDRÁULICA ANO: 1985")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27097", "028")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27097", " SLS-EQ-024-2019 - SISTEMA DE REFRIGERAÇÃO FILTRAGEM DE ÁGUA - WATER MAZE")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27088", "029")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27088", " SLS-EQ-025-2019 - APARELHO DE RAIO - X - PHILIPS - PW2540")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27099", "030")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27099", " SLS-EQ-026-2019 - FURADEIRA DE COLUNA - FUNDOYA - TIEKO - S.40")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27102", "031")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27102", " SLS-EQ-027-2019 - FURADEIRA DE COLUNA - MR-600")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27098", "032")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27098", " SLB-004-2019 - BOMBA - KSB - OMEGA 250-600 B - ANO: 2012")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27108", "033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27108", " SLB-005-2019 - BOMBA - WEIR - ANO: 2009 ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27100", "034")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27100", " SLB-006-2019 - BOMBA - KSB - OMEGA 250-600B - ANO: 2012")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27106", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27106", " SLB-007-2019 - SUBSTAÇÃO - CONVERTEAM - ANO: 2009 ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27105", "036")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27105", " SLB-008-2019 - SUBSTAÇÃO - CONVERTEAM - ANO: 2009 ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27104", "037")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27104", " SLB-009-2019 - SUBSTAÇÃO - CONVERTEAM -  ANO: 2009")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>8.100,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27109", "038")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27109", " SLB-010-2019 - SUBSTAÇÃO - METTA - ANO: 2012")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>9.950,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27107", "039")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27107", " SLB-011-2019 - SUBSTAÇÃO - METTA - ANO: 2009")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>11.050,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27338", "040")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27338", " SLB-013-2019 - 968 ITENS DIVERSOS- ARRUELA, ANEL,MANGUEIRAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27337", "041")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27337", " SLB-014-2019- 384 - ITENS DIVERSOS- ANEIS, RETENTOR, SUSPENSÃO DIANTEIRA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27339", "042")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27339", " SLB-015-2019 - 674 ITENS DIVERSOS- ARRUELAS, RETENTORES, JUNTAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27081", "045")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27081", " CPBS-009-2019 - 1 PÇA - REDUTOR DE VELOCIDADE, POSIÇÃO EIXO ENTRADA REFORMADO; DESENHO ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>5.750,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27064", "046")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27064", " CKS-042-2019 - 5 PÇS- BOBINA DE CABO ANTI TRACKING 15 KV, 70MM, ALUM/XLPE")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.850,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27072", "047")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27072", " 082-1416-2019 - 91 ITENS - 43 UND BARRA LEVANTA DORAM37 - 00585O008-0102 E 48 PLACA CILINDRO M34- 010280003-0102 TEGA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27068", "048")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27068", " 082-1424-2019 - 249 ITENS DIVERSOS:  VENTOINHA, CONTATOR  E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27074", "049")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27074", " 082-1425-2019 - 2.033- ITENS DIVERSOS- ENGRENAGEM, MOLA,TAMPA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27065", "050")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27065", " 082-1426-2019 - 304 ITENS DIVERSOS- CAIXA ROLAM, EIXO P/ CARREGADOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27066", "051")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27066", " 082-1427-2019 - 45 ITENS DIVERSOS- MOTOR CA 160M, SAPATA FREIO E OUTROS-VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27073", "052")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27073", " 082-1428-2019 - 604 ITENS DIVERSOS- ROLAMENTO, BICOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27075", "053")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27075", " BRU-942-2019 - 3 ITENS- APARELHO DE ULTRA-SOM, MEDIDOR DE ESPESSURA ULTRASOM, CAMERA TERMOGRAFICA - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27069", "054")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27069", " BRU-943-2019 - 3 ITENS - COLETORES DE DADOS DE VIBRAÇÃO MODELO SKF CMVA65 - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27067", "055")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27067", " BRU-947-2019- 10 ITENS - CILINDROS HIDRÁULICOS ARGOS 20.5 FABRICAÇÃO 2012")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27076", "057")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27076", " CKS-MRO-039-2019- 13 PÇS - CAVALETE COMPONENTE; TIPO: AUTO ALINHANTE RETORNO")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...43 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27077", "058")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27077", " CKS-MRO-041-2019 - 611 ITENS DIVERSOS- ROLO TRANSPORTADOR, DIVERSOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27078", "059")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27078", " CPBS-006-2019- 13 ITENS - BORRACHA VULCANIZADA, SUPORTE COMPONENTE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27079", "060")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27079", " CPBS-008-2019- 799 ITENS DIVERSOS - RESISTOR COMPONENTE, BATERIA AUTOMOTIVA, BOBINA SOLENOIDE E OUTROS - VEJA DESCRITIVO DE ITENS  ")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27080", "062")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27080", " FAB-001-2019 - 21 ITENS DIVERSOS- EIXO P/ CARREGADEIRA, REPARO,VÁLVULA PARA CAMINHÃO F. ESTRADA ")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27082", "063")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27082", " FAB-002-2019- 6 ITENS DIVERSOS- PISTAO,  VALVULAS SOLENOIDE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27084", "064")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27084", " FAB-004-2019 - 7 ITENS DIVERSOS - PROTETOR COMPONENTE, SENSOR FOTOELETRICO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27083", "065")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27083", " FAB-005-2019- 149 ITENS DIVERSOS- FILTROS, ROLAMENTOS, CALCOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27132", "066")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27132", "MCR-052-2019 - APROX. 497 PEÇAS E COMPONENTES DIVERSOS, CATERPILLAR, SCANIA, LIEBHERR E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27134", "067")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27134", " MCR-053-2019 - APROX. 252 PEÇAS E COMPONENTES CATERPILLAR, SCANIA, LIEBHERR, MERCEDES BENZ E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27133", "068")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27133", " MCR-055-2019 - ROLAMENTOS, PEÇAS E COMPONENTES DIVERSOS CATERPILLAR E OUTROS - APROX. 820 ITENS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>12.900,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27135", "069")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27135", " MCR-056-2019 - APROX. 256 PEÇAS E COMPONENTES LIEBHERR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27136", "070")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27136", " MCR-057-2019 - 316 I8TENS DIVERSOS - RETIFICAODRES , RETENTORES, ARRUELA , COREIRA E OUTROS-VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>3.650,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27147", "071")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27147", " MCR-058-2019 - APROX. 290 PEÇAS E COMPONENTES DIVERSOS VOLVO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27137", "072")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27137", "MCR-059-2019 - APROX. 477 PEÇAS E COMPONENTES DIVERSOS, CATERPILLAR, SCANIA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27151", "073")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27151", " MCR-060-2019 - APROX. 227 PEÇAS E COMPONENTES DIVERSOS ITENS DIVERSOS LIEBHERR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27145", "074")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27145", " MCR-061-2019 - APROX. 488 - PEÇAS E COMPONENTES DIVERSOS CAT E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27141", "075")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27141", " MCR-062-2019 - ROLAMENTOS, PEÇAS E COMPONENTES DIVERSOS LIEBHERR E OUTROS - APROX. 166 ÍTENS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27139", "076")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27139", " MCR-063-2019 - APROX. 526 PEÇAS E COMPONENTES DIVERSOS LIEBHERR E OUTROS -  VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27152", "077")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27152", " MCR-064-2019 - 243 ITENS DIVERSOS- RETENTORES, FILTROS DIVERSOS, MANGUEIRAS COMPONENTES E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="4" t="inlineStr">
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27150", "078")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27150", "MCR-065-2019 - APROX. 1.166 PEÇAS E COMPONENTES DIVERSOS SCANIA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27146", "079")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27146", " MCR-066-2019 - 16 FILTROS HIDRAULICOS  R 954B E 1 CONDENSADOR REFR L580 DA MARCA LIEBHERR")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27140", "080")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27140", " MCR-067-2019 - APROX. 123 PEÇAS E COMPONENTES DIVERSOS, CATERPILLAR, VOLVO, LIEBHERR E OUTROS - VEJA DESCRITIVO DE ITENS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27142", "081")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27142", " MCR-068-2019 - APROX. 40 PEÇAS E COMPONENTES DIVERSOS, LIEBHERR E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27138", "082")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27138", " MCR-069-2019 - APROX. 996 PEÇAS E COMPONENTES DIVERSOS GINAF E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27148", "083")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27148", " MCR-070-2019 - 9 CILINDROS HIDRÁULICOS HPVS CB E 1 VÁLVULA HIDRÁULICA CB GINAF")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27149", "084")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27149", "MCR-071-2019 - 02 COMPRESSORES DE AR MOTOR CB GINAF")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27143", "085")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27143", " MCR-072-2019 - APROX. 421 PEÇAS E COMPONENTES DIVERSOS, CATERPILLAR, SCANIA, VOLVO, LIEBHERR E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27153", "086")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27153", " MCR-074-2019 - 19 ROLAMENTOS ")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D16" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>41.750,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...10 lines deleted...]
-      <c r="C17" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27144", "087")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27144", "MCR-075-2019 - APROX. 150 PEÇAS E COMPONENTES DIVERSOS, CATERPILLAR, SCANIA, VOLVO, LIEBHERR E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27164", "088")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27164", " PIC-104-2019 - 58 ITENS DIVERSOS - BICOS COMPONENTES, RESISTOR, ARRUELA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27181", "089")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27181", " PIC-105-2019 - 21 ITENS DIVERSOS- CARRETEL BI-PARTIDO, CONECTOR APLICAÇÃO E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27176", "090")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27176", " PIC-106-2019 - 606 ITENS DIVERSOS- PARAFUSO CATERPILLAR, RELE EG2762, PLACA DE METAL E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27179", "091")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27179", " PIC-107-2019 - 13 ITENS DIVERSOS- RELE AUXILIAR, CAPA ROLAMENTOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27174", "092")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27174", " PIC-108-2019 - 33 ITENS DIVERSOS- MODULO ELETR.,  TIRISTIR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27173", "093")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27173", " PIC-109-2019 - 36 ITENS DIVERSOS- ROLO TRANSPORTADORES DIVERSOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27165", "094")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27165", " PIC-110-2019 - 5 ITENS - VALVULA ACIONAMENTO, PINHÃO COMPONENTE E OUTROS -VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27180", "095")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27180", " PIC-112-2019 - 28 ITENS DIVERSOS- COMANDO DISPARO, FILTRO FLUIDO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27175", "096")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27175", " PIC-113-2019 - 24 ITENS DIVERSOS- SENSOR PRESSÃO, TERMOMETRO COMPONENTE, TRANSMISSOR TEMPERATURA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27169", "097")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27169", " PIC-114-2019 - 646 metros MANGUEIRAS MONTADA NÃO METALICA e 7 und de MANGUEIRA- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D17" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27167", "098")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27167", " PIC-115-2019 - 16 ITENS DIVERSOS- MOTOR REDUTOR, POLIA PLANA, VUIGA COMPONENTE- VEJA DESCIRTIVO DE ITENS ")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>4.450,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27171", "099")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27171", " PIC-116-2019 - 116 ITENS DIVERSOS- LAMINAS RASPAGEM, LAMINA APLICAÇÃO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27170", "100")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27170", " PIC-117-2019 - 119 ITENS DIVEROS- CONECTOR SOLENOIDE, BICO COMPONETE, ANEL TRAVA  E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27166", "101")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27166", " PIC-119-2019 - 118 ITENS DIVERSOS - MOLAS APLICAÇÃO, MEDIDOR TRANSMISSOR, EQUIPAMENTOS DIVERSOS E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27177", "102")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27177", " PIC-120-2019 - 105 ITENS DIVERSOS- EIXOS COMPONENTES, CORREIAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...10 lines deleted...]
-      <c r="C18" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27168", "103")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27168", " PIC-121-2019 - 159 ITENS - ELEMENTOS FILTROS FLUIDOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D18" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F18" s="4" t="inlineStr">
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27178", "104")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27178", " PIC-122-2019- 49 ITENS DIVERSOS - SELAGEM KOMATSU, PARTES E PEÇAS EQUIP. DIVERSOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27172", "105")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27172", " PIC-123-2019 - 85 ITENS DIVERSOS - BOTÃO COMANDO, BOBINA DISPARO , BOBINA P/ DISJUNTOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27220", "106")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27220", " ITA-037-2019 - 7250 Mts. De CABOS 6 PARES DE 0,5 MM-0,3KV- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27224", "107")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27224", " ITA-040-2019 - 15 PEÇAS - ESTAÇÃO DE TRABALHO ")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27227", "108")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27227", " ITA-041-2019 - 15 PÇAS - ESTAÇÃO DE TRABALHO -")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27222", "109")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27222", " ITA-043-2019 - 4 PCAS- PARTES E PEÇAS, VALVULAS SEGURANÇA APLIACAÇÃO MOTOR DIESEL - VEJA DESCRITIVO ")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27221", "110")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27221", " ITA-048-2019 - 15 PCAS- APARELHO TELEFONE DIGITAL SIEMENS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27226", "111")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27226", " MARAB-007-2019 - 1 CONVERSOR AC/DC ")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27228", "112")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27228", " MARAB-012-2019 - 2 PCAS- CARREGADOR DE BATERIA , CONVERSOS AC/DC")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27341", "113")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27341", " SLB-017-2019 - 1 PEÇA - CONTAINER (CT-01), 20 PES 6 MT ")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27336", "114")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27336", " SLB-018-2019- 1 PEÇA -  CONTAINER (CT-02), 20 PES 6 MT TRAVA JANELA DE SUSTENTAÇÃO AR CONDICIONADO DANIFICADO,FECHADURA DANIFICADA PORTA,PEQUENA FURAÇÃO TETO PARTE SUPERIOR,DETORIZAÇÃO PARTE INFERIOR INTERNA PAREDE FUNDO")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27340", "115")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27340", " SLB-021-2019 - 1 PEÇA -  CONTAINER (CT -05) 40 PES 12 MT DETORIORAÇÃO VIGA LE E LD PARTE INFERIOR CONTAINER PEQUENA FURSAÇAO LD PAREDE")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...32 lines deleted...]
-      <c r="A20" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27389", "116")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27389", " SLS-MRO-002-2019 - 17.058- ITENS DIVERSOS- PARAFUSOS, ANEIS COMPONENTES, LAMPADA INCANDESCENTE, VEDAÇÃO PLANA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27379", "117")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27379", " SLS-MRO-003-2019 - 8.856 ITENS DIVERSOS- ESPAÇADOR BUCHA, PINO COMPONENTE, ABRAÇADEIRA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27383", "118")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27383", " SLS-MRO-004-2019- 9.319 ITENS DIVERSOS- POTENCIOMETRO, MANOMETRO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27375", "119")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27375", " SLS-MRO-005-2019- 561 ITENS DIVERSOS- INTERRUPTOR, ANEL, CALCO E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27374", "120")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27374", " SLS-MRO-006-2019- 1.111 ITENS DIVERSOS - DISJUNTOR, ENGRENAGENS E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27390", "121")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27390", "SLS-MRO-007-2019 - APROX. 1.269 ITENS DIVERSOS - FILTRO, MANGUEIRA, PORCAS E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27386", "122")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27386", "SLS-MRO-008-2019 - APROX. 865 ITENS DIVERSOS - PINOS E OUTROS COMPONENTES, VALVULA MAGNETICO ")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27382", "123")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27382", "SLS-MRO-009-2019 - APROX. 1.720 ITENS DIVERSOS - RETENTOR VEDAÇÃO, SEPARADOR , VEDAÇÃO PLANA, ANEIS E OUTROS- VEJA ADESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27387", "124")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27387", "SLS-MRO-011-2019 - APROX. 412 PEÇAS E COMPONENTES DIVERSOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="B20" s="4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="F21" s="4" t="inlineStr">
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>6.650,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...10 lines deleted...]
-      <c r="C22" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27376", "125")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27376", " SLS-MRO-012-2019 - APROX. 433 MTS. DE CORREIAS TRANSPORTADORAS DIVERSAS - VEJA DESCIRTIVO DE ITENS ")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D22" s="4" t="inlineStr">
-[...127 lines deleted...]
-      <c r="D26" s="4" t="inlineStr">
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>26.400,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27384", "126")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27384", " SLS-MRO-019-2019 - APROX. 5.795 PEÇAS E COMPONENTES DIVERSOS - CONDENSADOR P/ BEBEDOURO, TUBO CONDUÇÃO METALICO , PARAFUSO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27385", "127")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27385", " SLS-MRO-020-2019 - APROX. 12.914 PEÇAS E COMPONENTES DIVERSOS- JUNTA GENERAL ELECTRONIC, PINO GUIA, TUBO CONDUÇÃO METALICO, PARAFUSO COMPONENTE E OUTROS- VEJA DESCRITIVO ")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E26" s="5" t="inlineStr">
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27377", "128")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27377", "SLS-MRO-021-2019 - APROX. 237 ROLOS TRANSPORTADORES IMPACTO")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27378", "129")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27378", " SLS-MRO-024-2019 - APROX. 424 PEÇAS E COMPONENTES DIVERSOS - ROLAMENTOS EIXO COMPONENTE , ENGRENAGENS, PLACA E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27381", "130")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27381", " SLS-MROZIPI-001-2019 - APROX. 418 PEÇAS - LÃ DE ROCHA - CENTRIFUGADORES, INCLUINDO OS SECADORES ")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27380", "131")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27380", "SLS-MROZIPI-002-2019 - APROX. 211 MANGUEIRAS HIDRÁULICAS ")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27388", "132")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27388", " TIG-013-2019 - APROX. 118 ITENS DIVERSOS - FILTRO FLUIDO, RELE ELETRONICO , VALVULA RETENÇÃO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
-      <c r="F26" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C27" s="4" t="inlineStr">
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27391", "133")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27391", " TIG-015-2019 - 82 ITENS DIVERSOS - HASTE, ANÉIS, ARRUELA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27407", "134")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27407", "SLB-020-2019 - 1 CONTAINER 40 PES 12 MT - VEJA DESCRIÇÃO")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D27" s="4" t="inlineStr">
-[...127 lines deleted...]
-      <c r="D31" s="4" t="inlineStr">
+      <c r="D133" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...2623 lines deleted...]
-      <c r="E113" s="5" t="inlineStr">
+      <c r="E133" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
-      <c r="F113" s="4" t="inlineStr">
-[...638 lines deleted...]
-      </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27394", "135")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/27394", "SLB-019-2019 - 01 PEÇA   CONTAINER (CT-03) 20 PES 6 MT FECHADURA  DANIFICADA")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>