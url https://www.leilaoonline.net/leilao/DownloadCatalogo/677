--- v0 (2025-12-22)
+++ v1 (2026-05-16)
@@ -269,443 +269,391 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29225", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29225", " GRUPO GERADOR TRANSMILL 275 KVA, COM MOTOR CUMMINS NT 855 BIGCAM, FUNCIONANDO ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29227", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29227", " GRUPO GERADOR BORDACO 255 KVA, COM MOTOR SCANIA 113")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>32.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29233", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29233", " GRUPO GERADOR STEMAC 100 KVA, COM MOTOR MWM 229/6, TURBINADO, FUNCIONANDO ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>17.250,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29226", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29226", " GRUPO GERADOR LEON HEIMER 70 KVA, COM MOTOR PERKINS 4 CILINDROS, TURBINADO, FUNCIONANDO ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>12.750,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29232", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29232", " GRUPO GERADOR POLIDIESEL 53 KVA, COM MOTOR PERKINS, FUNCIONANDO ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29230", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29230", " GRUPO GERADOR NEGRINI 40 KVA, COM MOTOR MWM 229/4")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.250,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29231", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29231", " GRUPO GERADOR KOHLBACH 72 KVA, COM MOTOR MWM 229/4, FUNCIONANDO ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>13.650,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29229", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29229", " GRUPO GERADOR POLIDIESEL 330 KVA, COM MOTOR CUMMINS NT 855, BIGCAM, AUTOMÁTICO COM QUADRO, FUNCIONANDO ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29305", "011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29305", "GERADOR TRANSMILL DE AVIAÇÃO P/ PARTIDA  AUXILIAR DE  AVIÕES, POTENCIA 45 KVA , CAP 28 VCC,  16000 A PICO , 14 VCC . 8000 A ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>5.750,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29364", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29364", "GERADOR NEGRINI 1000KVA - 07/2001 - COD. 36")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29365", "013")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29365", "GERADOR NEGRINI 275KVA - COD. 128")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29366", "014")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29366", "ALTERNADOR PARA GRUPO GERADOR 275KVA  - COD. 129")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...275 lines deleted...]
-      <c r="F21" s="4" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...30 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29367", "015")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29367", "GERADOR STEMAC 375KVA WEG CUMMINS USADO NO ESTADO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>