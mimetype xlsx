--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29573", "003")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29573", " GRUPO GERADOR STEMAC 100 KVA, COM MOTOR MWM 229/6, TURBINADO, FUNCIONANDO ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29569", "004")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29569", " GRUPO GERADOR LEON HEIMER 70 KVA, COM MOTOR PERKINS 4 CILINDROS, TURBINADO, FUNCIONANDO ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29572", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29572", " GRUPO GERADOR POLIDIESEL 53 KVA, COM MOTOR PERKINS, FUNCIONANDO ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29571", "007")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29571", " GRUPO GERADOR NEGRINI 40 KVA, COM MOTOR MWM 229/4")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29570", "009")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29570", " GRUPO GERADOR POLIDIESEL 330 KVA, COM MOTOR CUMMINS NT 855, BIGCAM, AUTOMÁTICO COM QUADRO, FUNCIONANDO ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>33.250,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29574", "011")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29574", "GERADOR TRANSMILL DE AVIAÇÃO P/ PARTIDA  AUXILIAR DE  AVIÕES, POTENCIA 45 KVA , CAP 28 VCC,  16000 A PICO , 14 VCC . 8000 A ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29575", "012")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29575", "GERADOR NEGRINI 1000KVA - 07/2001 - COD. 36")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>63.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29576", "015")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29576", "GERADOR STEMAC 375KVA WEG CUMMINS USADO NO ESTADO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="C16" s="4" t="inlineStr">
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29602", "016")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29602", "ALTERNADOR PARA GRUPO GERADOR 150-180KVA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D16" s="4" t="inlineStr">
-[...94 lines deleted...]
-      </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29603", "017")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29603", "GRUPO GERADOR CATERPILLAR 500KVA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>