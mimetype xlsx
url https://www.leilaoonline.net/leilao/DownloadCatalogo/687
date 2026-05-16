--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29891", "2153")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29891", "RENAULT/LOGAN EXP 1.6, 2011/2011, BEGE - FCBM 239556-8")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29890", "2154")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29890", "FIAT/IDEA ESSENCE 1.6, 2013, CÂMBIO AUTOMÁTICO, PRETA, FLEX - FCBM 255525-5")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29892", "2155")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29892", "CHEVROLET/COBALT 1.8 LTZ, 2014/2015, CÂMBIO AUTOMÁTICO, PRATA - FCBM 273030-8")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>26.750,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29893", "2156")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29893", "RENAULT/LOGAN EXP 1.6, 2011/2012, BEGE FCBM238711-5")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29894", "2157")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29894", "RENAULT/LOGAN DYNA 1.6 R, 2015, PRATA - FCBM 285970-0")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29895", "2158")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29895", "RENAULT/LOGAN EXP 1.6, 2011, BEGE - FCBM 238712-3  - (CÂMBIO AVARIADO)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>11.250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29896", "2159")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29896", "CHEVROLET/COBALT 1.8 LTZ, 2014/2015, CÂMBIO AUTOMÁTICO, PRATA - FCBM272490-1")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>26.750,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29897", "2160")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29897", "RENAULT/LOGAN EXP 1.6, 2011/2011, BEGE - FCBM 238721-2")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>13.750,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29898", "2161")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29898", "I/KIA UK2500 HD SC, 2011/2012, DIESEL, BRANCA - FCBM 239619-0 ( MOTOR/CÂMBIO AVARIADO)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>21.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29899", "2162")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/29899", "FORD/FIESTA SEDAN 1.6, 2013/2014, PRATA, FLEX - FCBM 263295-1 ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>20.250,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>