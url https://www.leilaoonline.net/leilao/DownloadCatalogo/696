--- v0 (2025-12-25)
+++ v1 (2026-04-05)
@@ -269,1787 +269,1567 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30320", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30320", " CAMINHÃO VW 17.250E WORKER PLACA: EUL2356 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T5CR221710 Renavam: 464550530 PREF.: 211117")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>64.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30326", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30326", " CAMINHÃO VW 17.250E WORKER PLACA: EUN8168 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T5BR151771 Renavam: 464796067 PREF.: 211167")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>63.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30313", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30313", " CAMINHÃO VW 17.250E WORKER PLACA: EUH0172 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9BR149652 Renavam: 464794625 PREF.: 211164")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>60.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30331", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30331", " CAMINHÃO VW 17.250E WORKER PLACA: EVV8793 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T0BR149684 Renavam: 464089174 PREF.: 211170")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>63.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30332", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30332", " CAMINHÃO VW 17.250E WORKER PLACA: EZK5031 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T0BR149376 Renavam: 463720881 PREF.: 211169")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>60.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30319", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30319", " CAMINHÃO VW 17.250E WORKER PLACA: ELK6352 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T3CR214707 Renavam: 464312787 PREF.: 211121")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>60.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30315", "010")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30315", " CAMINHÃO VW 17.250E WORKER PLACA: EVV8829 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9BR149022 Renavam: 464300312 PREF.: 211163")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>62.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30322", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30322", " CAMINHÃO VW 17.250E WORKER PLACA: EUK9143 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9CR222553 Renavam: 464794412 PREF.: 211118")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>61.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30316", "014")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30316", " CAMINHÃO VW 17.250E WORKER PLACA: EUF8762 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T2BR149055 Renavam: 465667678 PREF.: 211168")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>64.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30329", "016")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30329", " CAMINHÃO VW 17.250E WORKER PLACA: EVV8835 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T8BR149304 Renavam: 464088577 PREF.: 211172")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>58.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30312", "018")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30312", " CAMINHÃO VW 17.250E WORKER PLACA: EUL2295 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T4CR222041 Renavam: 464549663 PREF.: 211115")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>60.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30328", "019")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30328", " CAMINHÃO VW 17.250E WORKER PLACA: EUF8791 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T1CR214172 Renavam: 464551714 PREF.: 211120")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>43.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30327", "020")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30327", " CAMINHÃO VW 17.250E WORKER PLACA: ETO7194 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9BR165754 Renavam: 463726405 PREF.: 211173")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>62.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30318", "021")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30318", " CAMINHÃO VW 17.250E WORKER PLACA: EUL2294 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9CR222567 Renavam: 464551544 PREF.: 211119")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>51.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30324", "022")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30324", " CAMINHÃO MBB ATEGO 1719/36 PLACA: ITY3528 ANO: 2012 TOCO Manual Equip.: USIMECA - DELTA 15 m³ CH.: 9BM95807OCB881972 Renavam: 504855603 PREF.: 212018")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>75.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30330", "023")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30330", " CAMINHÃO VW 17.250E WORKER PLACA: EUN8059 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82TXBR148896 Renavam: 464550076 PREF.: 211165")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>74.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30325", "024")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30325", " CAMINHÃO MBB ATEGO 1719/36 PLACA: ITY3535 ANO: 2012 TOCO Manual Equip.: USIMECA - DELTA 15 m³ CH.: 9BM95807OCB881983 Renavam: 504850016 PREF.: 212019")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>83.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30317", "025")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30317", " CAMINHÃO VW 17.250E WORKER PLACA: EQT6618 ANO: 2010 TOCO Manual Equip.: PORTAL - CHL 15 CH.: 9533N82T7CR221949 Renavam: 311075347 PREF.: 210159")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B24" s="4" t="inlineStr">
-[...100 lines deleted...]
-      <c r="C27" s="4" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30323", "026")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30323", " ALPINA - CARRETA REBOQUE PLACA: FQE3706 ANO: 2014 - CH.: 97ECAB011E1000786 Renavam: 999593234 PREF.: 214178")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D27" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="C29" s="4" t="inlineStr">
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30321", "027")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30321", " ALPINA - CARRETA REBOQUE PLACA: GJY9010 ANO: 2014 - CH.: 97ECAB302G1000015 Renavam: 1090202668 PREF.: 214181")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D29" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F29" s="4" t="inlineStr">
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>8.750,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-[...10 lines deleted...]
-      <c r="C30" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30314", "028")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30314", " CAMINHÃO VW 13.180 EURO3 WORKER PLACA: NYP5553 ANO: 2010/ 2011 TOCO Manual Equip.: METALCAR -CARROCERIA ABERTA CH.: 9533172S0BR127502 Renavam: 297850199 PREF.: 210180")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D30" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F30" s="4" t="inlineStr">
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30333", "029")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30333", " CAMINHÃO VW 9.160  DELIVERY PLACA: ITN2587 ANO: 2012 TOCO Manual Equip.: PLANALTO - AGILIX 6 m³ CH.: 9531M62P9CR250211 Renavam: 485087839 PREF.: 212003")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>79.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30334", "030")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30334", " CAMINHÃO VOLKSWAGEN 17.280 CRM COMPACTOR EURO V PLACA: OUQ8076 ANO: 2013 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ COM DI CH.: 953658247DR331360 Renavam: 579953058 PREF.: 213114")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30335", "031")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30335", " CAMINHÃO VW 17.280 CRM PLACA: IVU7793 ANO: 2014 TOCO Automática Equip.: USIMECA - DELTA 15 m³ COM DI CH.: 953658248ER435213 Renavam: 1235159555 PREF.: 214044")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30338", "032")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30338", " CAMINHÃO VW 17.280 CRM PLACA: IVU7792 ANO: 2014 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ COM DI CH.: 95365824OER429678 Renavam: 1235164338 PREF.: 214045")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30336", "033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30336", " CAMINHÃO VW 17.280 CRM PLACA: FUH4900 ANO: 2014 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ COM DI CH.: 95365824XER433544 Renavam: 1075014090 PREF.: 214037")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>97.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30337", "034")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30337", " CAMINHÃO VW 17.280 CRM PLACA: FSS6882 ANO: 2014 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ COM DI CH.: 95365824XER433785 Renavam: 1065170332 PREF.: 214038")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>93.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30345", "035")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30345", "[ SUCATA ] CAMINHÃO VW 24.220 PLACA: KWA3435 ANO: 2009 TRUCADO Manual Equip.: IMAVI EQUIP HIDRÁULICO ROLL ON/OFF G25 CH.: 9BW3782T89R927003 Renavam: 175827079 PREF.: 209137")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>24.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-[...10 lines deleted...]
-      <c r="C31" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30342", "036")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30342", " CAMINHÃO VW 13.180 EURO3 WORKER PLACA: KOW6057 ANO: 2011/ 2012 TOCO Manual Equip.: PLANALTO - AGILIX 8 m³ CH.: 9533172S3CR228300 Renavam: 468665986 PREF.: 211185")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>29.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30340", "037")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30340", " LOTE RETIRADO PELA COMITENTE ( DOCUMENTAÇÃO) CAMINHÃO VW 17.280 CRM PLACA: LRA4461 ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>0.01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30339", "038")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30339", " LOTE RETIRADO PELA COMITENTE (DOCUMENTAÇÃO) CAMINHÃO VW 17.280 CRM PLACA: LRA4434 ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>0.01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30343", "039")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30343", " CAMINHÃO VW  17.190 CRM PLACA: LRA4435 ANO: 2012/ 2013 TOCO Manual Equip.: USIMECA - DELTA 15 m³ CH.: 9536E8240DR310611 Renavam: 596812752 PREF.: 213144")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>87.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30344", "040")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30344", " CAMINHÃO FORD F-12.000 PLACA: CIV2066 ANO: 1997 TOCO Manual Equip.: BASCULANTE CH.: 9BFX2SLZ9VDB43908 Renavam: 676742815 PREF.: 3005321")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30381", "041")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30381", " USINA DE SOLOS PRÉ-MISTURADOS A FRIO: UCR30E 2 MIST 380 V / 60HZ WANMIX . MODELO: USC-2 FAIXA - MARCA: CIBER - ANO: 2010,  SERIE N°:CR300002,  CAPAC.: 200 A 300 T /h,  INCLUSO: 03 SILOS METÁLICOS VERTICAIS - BASE CONICA C75")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>280.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30385", "042")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30385", " REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ), APLICAÇÃO ETE INDUSTRIA CERVEJEIRA  ETC, CARCTERISTICAS INOX 316, ANO 2011")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30386", "043")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30386", " REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ), APLICAÇÃO ETE INDUSTRIA CERVEJEIRA  ETC, CARCTERISTICAS INOX 316, ANO 2011")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30384", "044")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30384", " SISTEMA DE EXAUSTAO COMPLETO, MARCA SILVERSTONE,  APLICAÇÃO CAPTAÇÃO DE MATERIAL PARTICULADO, ANO 2012")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30382", "045")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30382", " ESMAGADOR DE 2 ROLOS MOD E700-2X5,5KW, MARCA SILVERSTONE, POTENCIA 2 X 5,5 KW, ANO 2012")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30383", "046")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30383", " Aerador Aquapá (AERADOR PISC 2HP 220/380V), MARCA BERAQUÁ, MODELO B-209, DIMENSÕES  m (C x L x H): 1,63 x 2,36 x 0,95,  Encontra-se sem motor, ANO 2015 - (7 equipamentos). ")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30350", "047")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30350", "AERADOR HIGRA , Aerador para Lagoas e reservatórios, principalmente em piscicultura e carcinicultura,  MARCA:HIGRA RPM380TRIF 15 CV 1750 APLICAÇÃO: ESTAÇÃO DE TRATAMENTO")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30347", "048")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30347", " EMPILHADEIRA ELETRICA 2500KG HANGCHA-ELETRICA -  HANGCHA -  2012")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D31" s="4" t="inlineStr">
-[...154 lines deleted...]
-      <c r="C36" s="4" t="inlineStr">
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30442", "049")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30442", " Mini Varredeira Pref.:  10000033")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30439", "050")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30439", " Mini Varredeira Pref.:  10000034")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30441", "051")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30441", " Giro Zero Pref.:  10025226")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30437", "052")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30437", " Giro Zero Pref.:  10025227")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D36" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C37" s="4" t="inlineStr">
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30438", "053")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30438", " RETIRADO DO LEILÃO PELA EMPRESA COMITENTE, - Giro Zero Pref.:  10025228")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>0.01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30436", "054")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30436", " LOTE COM:  2 Guindastes Marca Hincol  Pref.:  10021468 e 10021469")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D37" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="F38" s="4" t="inlineStr">
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>41.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30435", "055")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30435", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10023357")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-[...42 lines deleted...]
-      <c r="C40" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30434", "056")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30434", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10023827")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30443", "057")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30443", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10023828")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30444", "058")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30444", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10024197")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30445", "059")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30445", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10024198")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30446", "060")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30446", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10024199")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30440", "061")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30440", " LOTE RETIRADO PELA EMPRESA COMITENTE - ALPINA - CARRETA REBOQUE ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
-      <c r="D40" s="4" t="inlineStr">
+      <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E40" s="5" t="inlineStr">
+      <c r="E64" s="5" t="inlineStr">
         <is>
           <t>0,01</t>
         </is>
       </c>
-      <c r="F40" s="4" t="inlineStr">
+      <c r="F64" s="4" t="inlineStr">
         <is>
           <t>0.01</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-[...766 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30866", "062")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/30866", "LOTE RETIRADO PELA EMPRESA COMITENTE (DOCUMENTAÇÃO) CAMINHÂO VOLKSWAGEN 17.250E WORKER ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>0,01</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>0.01</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>