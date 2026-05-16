--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1179 +269,1035 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31212", "011")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31212", "  PRENSA VIRADEIRA DOBRADEIRA 2M X 4MM-CÓD.4 ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>12.750,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31208", "012")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31208", " SUCATA DE GUILHOTINA NEWTON 2MX5MM ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31242", "013")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31242", " PRENSA VIRADEIRA DOBRADEIRA NEWTON PDM 30/40X3050MM")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31223", "014")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31223", " GUILHOTINA HIDRÁULICA MECATRO 3000X20MM (3/4") ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31228", "015")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31228", " PRENSA HIDRÁULICA 4 COLUNAS 15 TONELADAS UNIDADE REXROTH 1000 X 700")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31215", "016")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31215", " TORNO MITTO 2600MM X 680MM")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31224", "017")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31224", " LINHA EXTRUSÃO DE PERFIS RÍGIDOS E FLEXÍVEIS MIOTTO, EXTRUSORA, MESA DE CALIBRAÇÃO, PUXADOR, PAINEL .")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31222", "018")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31222", " MISTURADOR E RESFRIADOR  DE MATÉRIA PRIMA MECANOPLAST M-500 RH 1050")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31213", "019")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31213", " BOMBA DE VÁCUO ROOTS UNIVERSAL BLOWER")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31237", "020")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31237", " COMPRESSOR PARAFUSO TOTAL PACK 20 HP USADO NO ESTADO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>8.150,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31229", "021")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31229", " GRUPO GERADOR STEMAC 375KVA WEG CUMMINS USADO NO ESTADO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31225", "022")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31225", " RESERVATÓRIO EM FIBRA DE VIDRO CAP. 80 MIL LITROS(7,90M X 3,60M) LOUVEIRA/SP")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31217", "023")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31217", " RESERVATÓRIO EM FIBRA DE VIDRO CAP. 60 MIL LITROS(6,90M X 3,30M) LOUVEIRA/SP")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31230", "024")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31230", " RESERVATÓRIO EM FIBRA DE VIDRO CAP. 30 MIL LITROS(4,50M X 2,50M) LOUVEIRA/SP")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31235", "025")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31235", " RESERVATÓRIO EM AÇO INÓX 316 CAPACIDADE 250 LITROS-CÓD.53")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31232", "026")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31232", " PRENSA HIDRÁULICA TIPO C 15 TONELADAS-CÓD.54")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31204", "027")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31204", " EXTRUSORA 60MM COM PAINEL NOVO ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31207", "028")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31207", " FURADEIRA DE COLUNA E CORREIA SCHUL-CÓD.61")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31239", "029")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31239", " FURADEIRA ENGRENADA - COD. 164")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31243", "030")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31243", " EXTRUSORA RECUPERADORA PLÁSTICO AVANTE 60MM ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31240", "031")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31240", " GERADOR NEGRINI 1000KVA - 07/2001 - COD. 36")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>50.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31210", "032")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31210", " EXTRUSORA RECUPERADORA PLÁSTICO AVANTE 60MM ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31226", "033")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31226", " MÁQUINA HIDRÁULICA PARA BLOCOS - KIT FÁBRICA DE BLOCOS -CÓD.504")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31214", "036")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31214", " COMPRESSOR WORTHINGTON 160 PÉS MERCEDES DIESEL -CÓD.92")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="B19" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F19" s="4" t="inlineStr">
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>6.850,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...15 lines deleted...]
-      <c r="D20" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31216", "037")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31216", " CHILLER MECALOR 75000 KCAL")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F20" s="4" t="inlineStr">
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31220", "038")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31220", " MOINHO MARTELO FLOCADOR")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...47 lines deleted...]
-      <c r="D22" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31231", "039")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31231", " FORNINHO PARA FUNDIÇAO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31234", "040")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31234", " RETÍFICA PLANA TOS")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D24" s="4" t="inlineStr">
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31221", "042")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31221", " TUPIA PARA MADEIRA FAMAG FOBRASA")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31205", "043")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31205", " MUNCK 5 TONELADAS")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31209", "044")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31209", " TUPIA PARA MADEIRA INVICTA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...164 lines deleted...]
-      <c r="F29" s="4" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-[...20 lines deleted...]
-      <c r="E30" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31219", "045")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31219", " PALETEIRA ELÉTRICA AMEISE EJC COM CARREGADOR - CÓD.119")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
-      <c r="F30" s="4" t="inlineStr">
-[...245 lines deleted...]
-      <c r="D38" s="4" t="inlineStr">
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31206", "046")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31206", " MISTURADOR PARA RESINA OU COLA 30CV - CÓD.189")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31241", "047")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31241", " ALTERNADOR 150-180KVA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31218", "048")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31218", " TORRE DE RESFRIAMENTO ALPINA ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E38" s="5" t="inlineStr">
-[...222 lines deleted...]
-      </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31227", "049")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31227", " LAMINADOR-CÓD.223")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>