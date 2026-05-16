--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1595 +269,1399 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31676", "079")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31676", "AUDI A3 1.8; 1999/1999; PRATA; GASOLINA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31637", "080")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31637", "VW; FOX CL MB "CONFORTLINE 1.6"; 2015/2016; AZUL; ALCO./GASOL.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>26.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31636", "081")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31636", "HONDA, FIT LX CVT, 2015/2016, CINZA; ALCO./GASOL.,")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31576", "082")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31576", "I; FIAT; FREEMONT EMOTION; 2012/2012; CINZA; ALCO/GASOL")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>30.750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31577", "083")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31577", "VW; GOL CL; 1993/1933; AZUL; GASOLINA - TURBO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31575", "084")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31575", "FIAT; DOBLO ESSENCE 1.8; 2013/2013; PRATA; ALCO./GASOL/GNV - 7 lugares")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31574", "085")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31574", "I; KIA SOUL EX 1.6 FF MT; 2010/2011; CINZA; ALCO/GASOL")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>14.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31573", "086")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31573", "NISSAM; LIVINA 16S; 2011/2012; PRATA; GASOLINA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31572", "087")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31572", "I; RENAULT; CLIO PRI 1616VS; 2007/2008; CINZA; ALCO/GASOL")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>6.850,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31569", "088")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31569", "VW; GOL CLI; 1995/1995; VERMELHA; ALCOOL; "Turbo Potencia e Suspensão Legalizados"")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31571", "089")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31571", "HONDA; CR-V EXL; 2010/2011; CINZA; GASOLINA; APROX. 50.000KM")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31567", "090")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31567", "MITSUBISHI; LANCER 2.0 "GT CVT", 2012/2012; PRATA; GASOLINA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31487", "091")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31487", "HONDA; CITY EX CVT; 2017/2017; CINZA; ALCO./GASOL.")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>44.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31481", "092")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31481", "GM; ONIX LT; 2017/2018; PRATA; ALCO./GASOL.")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31486", "093")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31486", "HONDA, FIT LX CVT, 2017/2017, PRATA; ALCO./GASOL.,")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31495", "094")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31495", "VW; JETTA 2.0 "COMFORTLINE 2.0"; PRATA; 2012/2012; ALCO./GASOL")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31484", "095")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31484", "MITSUBISHI; LANCER 2.0 "CVT", 2012/2013; BRANCA; GASOLINA;")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31482", "096")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31482", "HONDA CITY EX FLEX; 2011/2012; CINZA; ALCO./GASOL")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>23.750,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31477", "098")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31477", "HONDA; CITY EXL; 2009/2010; CINZA; ALCO./GASOL.")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>22.750,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31483", "099")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31483", "VW; FUSCA 1300; 19967/1967; BRANCA; GASOLINA - com ar condicionado; placa preta ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>15.750,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31478", "100")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31478", "HONDA CR-V EXL FLEX; 2013/2013; PRETA; ALCO./GASOL.")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>46.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31485", "101")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31485", "VW; PUMA GTE; 1977/1977; VERMELHA; GASOLINA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31479", "102")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31479", "I; M.BENZ C300; 2010/2010; GASOLINA; PRATA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31568", "103")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31568", "FORD; FOCUS GH 2LHC FLEX; 2010/2010; VERMELHA; ALCO./GASOL")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31489", "104")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31489", "MITSUBISHI; LANCER 2.0 GT "CVT", 2012/2013; GASOLINA; PRETA,")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31491", "105")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31491", "HONDA CITY LX CVT, 2017/2017,CINZA; ALCO./GAS")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>36.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31634", "106")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31634", "RENAULT TRAFIC FCC; 1998/1988; AMARELA; GASOLINA")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31635", "107")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31635", "FORD FOCUS GHIA 2.0LFC; 2003/2003; VERDE; GASOL./GNV")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31570", "110")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31570", "I/ GM; CLASSIC LIFE; 2007/2007; PRATA; ALCO./GASOL.")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31490", "112")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31490", "HONDA FIT EX; 2008/2008; BRANCA; GASOLINA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>14.750,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31492", "113")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31492", "I; MINI COOPER S; 2013/2013; PRATA; GASOLINA - blindado")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>36.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31493", "114")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31493", "GM; CHEVETTE SL; 1983/1983; BEGE; ALCOOL; turbo")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>6.050,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31494", "115")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31494", "HONDA CITY LX FLEX; 2010/2011; DOURADA; ALCO./GASOL")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>19.750,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31499", "117")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31499", "VW; PARATI CL; 1989/1990; BRANCA; ALCOOL")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>5.350,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31500", "118")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31500", "AUDI; A3; 1997/1997; VERMELHA; GASOLINA")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>5.900,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31501", "119")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31501", "I/FORD; ESCORT GL X 16VF; 1998/1998; CINZA; GASOLINA")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>5.150,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31504", "120")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31504", "GM; VECTRA SEDAN ELITE; 2008/2009; PRETA; ALCO./GASOL.")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>18.750,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31505", "121")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31505", "CHEVROLET; BLAZER ADVANTAGE; 2006/2006; BRANCA; ALCO./GASOL")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31506", "122")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31506", "HONDA; CITY LX FLEX; 2009/2010; PRETA; ALCO./GASOL")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>19.750,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31502", "128")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31502", "IMP/ FORD ESCORT RS 16V; 1997/1998; VERMELHA")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31503", "129")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31503", "FIAT MAREA SX; 2001/2001; PRETA; GASOLINA")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31497", "130")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31497", "VW; GOL 1.0; VERMELHA; 1998/1999; GASOLINA")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>5.650,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31507", "137")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31507", "IMP; KIA SPORTAGE GRAND; 1999/1999; VERDE; GASOLINA")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>11.800,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31508", "138")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31508", "VW; VOYAGE  TREND 1.6; 2009/2010; PRETA; ALCO./GASOL.")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31510", "140")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31510", "FORD RANGER XL 13P; 2008/2009; BRANCA; DIESEL - CABINE DUPLA")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>21.002,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31632", "157")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31632", "GM; CAPTIVA SPORT FWD; 2008/2009; AZUL; GASOLINA")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31511", "403")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31511", "JOGO DE RODAS ORIGINAL FERRARI COM PNEUS 225/45/19")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31512", "404")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31512", "JOGO DE RODAS LAMBORGHINI COM PNEUS 225/45/19")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31513", "405")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31513", "JOGO DE RODAS MERCEDES ARO 18")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>