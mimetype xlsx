--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1499 +269,1315 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31940", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31940", " CAMINHÃO VW 17.250E WORKER PLACA: EUL2356 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T5CR221710 Renavam: 464550530 PREF.: 211117")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>50.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31943", "003")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31943", " CAMINHÃO VW 17.250E WORKER PLACA: EUN8168 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T5BR151771 Renavam: 464796067 PREF.: 211167")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>70.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31934", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31934", " CAMINHÃO VW 17.250E WORKER PLACA: EUH0172 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9BR149652 Renavam: 464794625 PREF.: 211164")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>72.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31939", "008")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31939", " CAMINHÃO VW 17.250E WORKER PLACA: ELK6352 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T3CR214707 Renavam: 464312787 PREF.: 211121")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31935", "010")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31935", " CAMINHÃO VW 17.250E WORKER PLACA: EVV8829 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9BR149022 Renavam: 464300312 PREF.: 211163")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>70.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31941", "011")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31941", " CAMINHÃO VW 17.250E WORKER PLACA: EUK9143 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9CR222553 Renavam: 464794412 PREF.: 211118")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
         <is>
           <t>50.500,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...70 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31936", "014")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31936", " CAMINHÃO VW 17.250E WORKER PLACA: EUF8762 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T2BR149055 Renavam: 465667678 PREF.: 211168")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>68.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31946", "016")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31946", " CAMINHÃO VW 17.250E WORKER PLACA: EVV8835 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T8BR149304 Renavam: 464088577 PREF.: 211172")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>63.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31933", "018")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31933", " CAMINHÃO VW 17.250E WORKER PLACA: EUL2295 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T4CR222041 Renavam: 464549663 PREF.: 211115")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>53.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31945", "019")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31945", " CAMINHÃO VW 17.250E WORKER PLACA: EUF8791 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T1CR214172 Renavam: 464551714 PREF.: 211120")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31944", "020")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31944", " CAMINHÃO VW 17.250E WORKER PLACA: ETO7194 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9BR165754 Renavam: 463726405 PREF.: 211173")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>60.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31938", "021")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31938", " CAMINHÃO VW 17.250E WORKER PLACA: EUL2294 ANO: 2011/ 2012 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82T9CR222567 Renavam: 464551544 PREF.: 211119")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>48.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31942", "022")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31942", " CAMINHÃO MBB ATEGO 1719/36 PLACA: ITY3528 ANO: 2012 TOCO Manual Equip.: USIMECA - DELTA 15 m³ CH.: 9BM95807OCB881972 Renavam: 504855603 PREF.: 212018")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>63.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31947", "023")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31947", " CAMINHÃO VW 17.250E WORKER PLACA: EUN8059 ANO: 2011 TRUCADO Manual Equip.: USIMECA - BRUTUS 19 m³ CH.: 9533N82TXBR148896 Renavam: 464550076 PREF.: 211165")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>62.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31937", "025")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31937", " CAMINHÃO VW 17.250E WORKER PLACA: EQT6618 ANO: 2010 TOCO Manual Equip.: PORTAL - CHL 15 CH.: 9533N82T7CR221949 Renavam: 311075347 PREF.: 210159")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>53.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31948", "029")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31948", " CAMINHÃO VW 9.160  DELIVERY PLACA: ITN2587 ANO: 2012 TOCO Manual Equip.: PLANALTO - AGILIX 6 m³ CH.: 9531M62P9CR250211 Renavam: 485087839 PREF.: 212003")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31949", "030")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31949", " CAMINHÃO VOLKSWAGEN 17.280 CRM COMPACTOR EURO V PLACA: OUQ8076 ANO: 2013 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ COM DI CH.: 953658247DR331360 Renavam: 579953058 PREF.: 213114")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>63.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31950", "031")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31950", " CAMINHÃO VW 17.280 CRM PLACA: IVU7793 ANO: 2014 TOCO Automática Equip.: USIMECA - DELTA 15 m³ COM DI CH.: 953658248ER435213 Renavam: 1235159555 PREF.: 214044")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31951", "032")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31951", " CAMINHÃO VW 17.280 CRM PLACA: IVU7792 ANO: 2014 TRUCADO Automática Equip.: USIMECA - BRUTUS 19 m³ COM DI CH.: 95365824OER429678 Renavam: 1235164338 PREF.: 214045")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>43.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31952", "036")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31952", " CAMINHÃO VW 13.180 EURO3 WORKER PLACA: KOW6057 ANO: 2011/ 2012 TOCO Manual Equip.: PLANALTO - AGILIX 8 m³ CH.: 9533172S3CR228300 Renavam: 468665986 PREF.: 211185")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31953", "039")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31953", " CAMINHÃO VW  17.190 CRM PLACA: LRA4435 ANO: 2012/ 2013 TOCO Manual Equip.: USIMECA - DELTA 15 m³ CH.: 9536E8240DR310611 Renavam: 596812752 PREF.: 213144")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31954", "040")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31954", " CAMINHÃO FORD F-12.000 PLACA: CIV2066 ANO: 1997 TOCO Manual Equip.: BASCULANTE CH.: 9BFX2SLZ9VDB43908 Renavam: 676742815 PREF.: 3005321")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31956", "041")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31956", " USINA DE SOLOS PRÉ-MISTURADOS A FRIO: UCR30E 2 MIST 380 V / 60HZ WANMIX . MODELO: USC-2 FAIXA - MARCA: CIBER - ANO: 2010,  SERIE N°:CR300002,  CAPAC.: 200 A 300 T /h,  INCLUSO: 03 SILOS METÁLICOS VERTICAIS - BASE CONICA C75")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>200.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31960", "042")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31960", " REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ), APLICAÇÃO ETE INDUSTRIA CERVEJEIRA  ETC, CARCTERISTICAS INOX 316, ANO 2011")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31961", "043")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31961", " REATOR DE PURIFICAÇÃO II AÇO INOX 316 ,  CAPACIDADE 15 m³,  DIMENÇÕES 2,30m Ø   X 3,70m  ( d Xh ), APLICAÇÃO ETE INDUSTRIA CERVEJEIRA  ETC, CARCTERISTICAS INOX 316, ANO 2011")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31959", "044")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31959", " SISTEMA DE EXAUSTAO COMPLETO, MARCA SILVERSTONE,  APLICAÇÃO CAPTAÇÃO DE MATERIAL PARTICULADO, ANO 2012")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31957", "045")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31957", " ESMAGADOR DE 2 ROLOS MOD E700-2X5,5KW, MARCA SILVERSTONE, POTENCIA 2 X 5,5 KW, ANO 2012")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31958", "046")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31958", " Aerador Aquapá (AERADOR PISC 2HP 220/380V), MARCA BERAQUÁ, MODELO B-209, DIMENSÕES  m (C x L x H): 1,63 x 2,36 x 0,95,  Encontra-se sem motor, ANO 2015 - (7 equipamentos). ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31955", "047")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31955", "AERADOR HIGRA , Aerador para Lagoas e reservatórios, principalmente em piscicultura e carcinicultura,  MARCA:HIGRA RPM380TRIF 15 CV 1750 APLICAÇÃO: ESTAÇÃO DE TRATAMENTO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31966", "049")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31966", " Mini Varredeira Pref.:  10000033")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31964", "050")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31964", " Mini Varredeira Pref.:  10000034")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31965", "051")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31965", " Giro Zero Pref.:  10025226")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>25.100,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31963", "055")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31963", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10023357")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31962", "056")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31962", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10023827")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31967", "057")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31967", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10023828")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31968", "058")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31968", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10024197")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31969", "059")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31969", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10024198")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31970", "060")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/31970", " ARRANCA MATO 5,5CV MOSQUITO MUG II Pref.:  10024199")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32199", "061")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32199", " VOLKSWAGEN 17.250E 2010 Trucado Manual Equip. FACCHINI - CF 1000 19 m³ (Acidentado) Pref.: 210038 PL: ELP1196 CHASSI: 9533N82T0AR058607 RENAVAM: 253827116")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32204", "062")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32204", " VOLKSWAGEN 17.250E 2010 Trucado Manual Equip. FACCHINI - CF 1000 19 m³ Pref.: 210039 PL: ELP1201 CHASSI: 9533N82T6AR058613 RENAVAM: 253829607")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>43.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32198", "063")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32198", " VOLKSWAGEN 17.250E 2010 Trucado Manual Equip. FACCHINI - CF 1000 19 m³ Pref.: 210040 PL: ELP1215 CHASSI: 9533N82T7AR058832 RENAVAM: 253733138")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32201", "064")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32201", " VOLKSWAGEN 17.250E 2010 Trucado Manual Equip. FACCHINI - CF 1000 19 m³ Pref.: 210042 PL: ELP1224 CHASSI: 9533N82T6AR058255 RENAVAM: 254087388")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>46.500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32200", "065")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32200", " VOLKSWAGEN 17.250E 2010 TOCO Manual Equip. FACCHINI - CF 1000 15 m³ Pref.: 210043 PL: ELP1211 CHASSI: 9533N82T1AR057644 RENAVAM: 253731607")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>44.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32205", "066")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32205", " VOLKSWAGEN 17.250E 2010 TOCO Manual Equip. FACCHINI - CF 1000 15 m³ Pref.: 210044 PL: EEY3031 CHASSI: 9533N82T3AR057726 RENAVAM: 253729777")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>41.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32202", "067")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32202", " VOLKSWAGEN 17.250E 2010 Trucado Manual Equip. FACCHINI - CF 1000 19 m³ Pref.: 210045 PL: ELP1195 CHASSI: 9533N82T1AR058938 RENAVAM: 253757029")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
         <is>
           <t>50.500,00</t>
         </is>
       </c>
-      <c r="F16" s="4" t="inlineStr">
-[...1246 lines deleted...]
-      </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32203", "068")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32203", "LOTE RETIRADO DO LEILÃO PELA EMPRESA -  VOLKSWAGEN 17.190 CE 2014 ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>0,01</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>0.01</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>