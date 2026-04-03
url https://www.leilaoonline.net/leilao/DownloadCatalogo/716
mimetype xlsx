--- v0 (2025-12-25)
+++ v1 (2026-04-03)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32015", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32015", "LOTE ÚNICO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>140.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32024", "101")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32024", " Parte do lote 1: Peças de motocicletas")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32025", "102")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32025", " Parte do lote 1 Motores e Máquinas")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32017", "103")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32017", " Parte do lote 1: Peças de motos e carenagens")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32020", "104")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32020", " Parte do lote 1: Aprox. 3.000 Óculos de Segurança")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32021", "105")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32021", " Parte do lote 1: Aprox. 50.000 Tesouras tipo Romba")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32016", "106")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32016", " Parte do lote 1: Aprox. 200.000 Lâmpadas piscantes para árvore de natal")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32018", "107")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32018", " Parte do lote 1: Aprox. 500 mil Pastilhas de freio para bicicletas")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32019", "108")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32019", " Parte do lote 1: Sucata Plástica")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32022", "109")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32022", " Parte do lote 1: Aprox. 2.000 Espelhos de Interruptor marca Siemens")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32023", "110")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32023", " Parte do lote 1: Aprox. 60.000 Rodas para patins e móveis")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32026", "111")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32026", " Parte do lote 1: Materiais Diversos")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32027", "112")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32027", " Parte do lote 1: Rolos de Filme Plástico e Aramados")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32028", "113")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32028", " Parte do lote 1: Aprox. 6.000 metros de Mangueiras Atóxicas")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32029", "114")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32029", " Parte do lote 1: Triturador de Alimentos")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32030", "115")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32030", " Parte do lote 1: Suportes para Malas e Mochilas")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32031", "116")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32031", " Parte do lote 1: Aprox. 90 Rolos de telas (aprox. 45.000 m²)")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32032", "117")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32032", " Parte do lote 1: Botões de Flores e aprox. 600 kg de Canudos")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32033", "118")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32033", " Parte do lote 1: Aprox. 800 kg de Pedras Valiosas Naturais")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32034", "119")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/32034", " Parte do lote 1: Transitores")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>