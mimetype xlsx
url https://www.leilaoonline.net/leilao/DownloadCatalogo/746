--- v0 (2026-02-12)
+++ v1 (2026-05-16)
@@ -269,571 +269,503 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33458", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33458", " FLANGE METÁLICA DE 2.000KG - (veja descritivo abaixo)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.350,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33457", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33457", " FLANGE METÁLICA DE 1.300KG - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33465", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33465", " AGITADOR MISTURADOR ELÉTRICO PARA ARGAMASSA HANY MOD 226-AA - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33472", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33472", " HAMMER - COROA -  PÁS - CABEÇA - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>67.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33473", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33473", " CAÇAMBA DE ARRASTE PARA GUINDASTES - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33470", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33470", " CAÇAMBA DE ARRASTE PARA GUINDASTES - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33460", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33460", " CAÇAMBA DE ARRASTE PARA GUINDASTES  (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33463", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33463", " CAÇAMBA PARA DRAGLINE - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33464", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33464", " CAÇAMBA PARA DRAGLINE - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>31.250,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33469", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33469", " CAÇAMBA PARA DRAGLINE - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33461", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33461", " CAÇAMBA K-GP DE 1,7M3 PARA ESCAVADEIRA - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33462", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33462", " PÓRTICO ELÉTRICO C/ TODOS OS MOTORES ELÉTRICOS, GUINCHOS ORIGINAIS CONTROLES ELÉTRICOS -  (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33467", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33467", " PEÇAS COMPLETA DE REPOSIÇÃO E DESGASTE PARA  USINA MISTURADORA - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>14.350,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33471", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33471", " AR CONDICIONADO NOVO DE FABRICAÇÃO SPRINGER ( NA CAIXA) DE 10.000 BTU - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33459", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33459", " RETIFICADOR ESTATICO TRIFASICO PARA SOLDAGEM - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33468", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33468", " RETIFICADOR ESTATICO TRIFASICO PARA SOLDAGEM - (veja descritivo abaixo)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...115 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...318 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33466", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/33466", " RETIFICADOR ESTATICO TRIFASICO PARA SOLDAGEM - (veja descritivo abaixo)")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>