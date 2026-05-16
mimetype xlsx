--- v0 (2025-11-19)
+++ v1 (2026-05-16)
@@ -269,859 +269,755 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34299", "100")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34299", "clik veja o video PÁ CARREGADEIRA LIUGONG 835 CLG, ANO 2010, MOTOR CUMMINS ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>90.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34310", "101")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34310", "JET  Yamaha VX700 2 Tempos, ANO 2007 C/ CARRETA, FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34300", "102")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34300", " EMPILHADEIRA  HYSTER H80J OPALA 6CC 1985 4 TON 3 MTS GNV -CÓD.72")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>20.750,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34311", "103")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34311", "BUGGY SWELL Motor Honda 5.5 C/ RÉ, FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.450,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34424", "104")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34424", "MOTO REVO KREW 212 CC 7HP - SEM DIREITO A DOCUMENTAÇÃO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34312", "105")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34312", "GM; VECTRA SEDAN ELITE; 2008/2009; PRETA; ALCO./GASOL.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>12.250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34702", "106")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34702", "SUZUKU INTRUDER; 2006/2007; VERMELHA, GASOLINA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34708", "107")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34708", "BALANÇA ARJA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34709", "108")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34709", "CARRINHO PLATAFORMA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34710", "109")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34710", "COMPRESSOR DE AR")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34711", "110")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34711", "CARRETINHA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34301", "111")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34301", " EMPILHADEIRA YALE D87P 1985 4 TON DIESEL - CÓD.73")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>26.750,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34425", "112")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34425", "QUADRICICLO POLARIS 90CC 2T 2006 - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34704", "113")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34704", "EMPILHADEIRA HIDRÁULICA MANUAL PALETRANS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34703", "114")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34703", "FIAT; PALIO WEEKEND ADVENTURE; 2003/2004; PRETA; GASOL/GNV")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>10.800,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34771", "115")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34771", "EMPILHADEIRA YALE 2,5 TORRE DUPLA VISÃO - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34302", "117")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34302", "CAMINHÃO; M BENZ 2013; 1980/1981; VERMELHA; DIESEL")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>19.750,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34705", "118")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34705", "PALETEIRA MANUAL RODA DUPLA PALETRANS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34706", "119")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34706", "PALETEIRA MANUAL RODA DUPLA PALETRANS")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34707", "120")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34707", "ROLO COMPACTADOR WACKER")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.150,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34308", "168")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34308", "HYUNDAI / TUCSON GLSB, ANO 2012/2013 AUTOMÁTICO, GASOLINA; PLACA FINAL 09 - FUNCIONANDO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34303", "210")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34303", "BICICLETA ELÉKTRICA DREAM BIK COM BAÚ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34306", "213")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34306", "REBOQUE  SANVAS BAÚ, ANO 1976")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34305", "214")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34305", "TANQUE CAP.1.200lts C/ CARRETA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34307", "216")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34307", "I; FORD TRST "TRANSIT" MODIFICAR TP; 2010/2011; BRANCA, DIESEL")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34309", "217")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34309", "TAMPA DE FIBRA PARA CAMINHONETES MEDINDO 1,65M X 0,94M")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>