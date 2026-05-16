--- v0 (2025-12-16)
+++ v1 (2026-05-16)
@@ -269,827 +269,727 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34252", "101")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34252", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34255", "102")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34255", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34243", "103")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34243", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34250", "104")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34250", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34241", "105")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34241", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34249", "106")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34249", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34245", "107")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34245", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34253", "108")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34253", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34247", "109")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34247", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34251", "110")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34251", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34239", "111")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34239", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34254", "112")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34254", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34244", "113")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34244", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34242", "114")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34242", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34240", "115")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34240", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34248", "116")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34248", " Lote com: 60 Garrafas de Absinto Hapsburg 53,5° (10 caixas) ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34246", "117")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34246", " Lote com: 42 Garrafas de Absinto Hapsburg 53,5° (7 caixas) ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34256", "201")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34256", "Lote com: Apróx.: 23,11 ton aço 100cr6 - GERDAU - Bitola 42,86 em barra.")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34374", "301")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34374", "LOTE COM: 35 Esteiras de elevação para sacaria  (sendo 28 esteiras de 10 a 13 metros e 7 esteiras  de 4 metros.")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34375", "302")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34375", "GUINCHO CANARINHO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34420", "401")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34420", "Caminhão ford cargo 1415 ano 89/90 motor x 10 mwm cadastrado PL.: CRH-7366 RENAVAM: 00425596494 (FUNCIONANDO)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34421", "402")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34421", "VW GOL SPECIAL 2001 (FUNCIONANDO)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34422", "403")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34422", "GM BLAZER ADVANTAGE 2.4 2008/2009 (FUNCIONANDO)")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34423", "404")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34423", "GM BLAZER 2004/2005 (FUNCIONANDO)")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34426", "405")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34426", "FORD F-250 XL 2001")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>32.250,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>