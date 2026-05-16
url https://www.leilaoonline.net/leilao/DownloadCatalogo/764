--- v0 (2025-12-16)
+++ v1 (2026-05-16)
@@ -269,4635 +269,4059 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34844", "2100")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34844", " CAMINHÃO V W 26-220 6X4 EURO 3 WORKER C/ TANQUE, ANO 2011, (SEM MOTOR E CÂMBIO), S/FR, UND JATAÍ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>15.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35366", "2101")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35366", "SUCATA CAMINHÃO VW/26.220 EURO3 WORKER, ANO 2011, UND JATAÍ (SEM DIREITO A DOCUMENTO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34862", "2102")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34862", " CAMINHÃO V W26-220 6X4 EURO 3 WORKER, ANO 2008, (MOTOR E CÂMBIO faltando peças) PATRIM 141261, UND JATAÍ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34850", "2103")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34850", " CAMINHÃO SCANIA R113 6X4, ANO 1994, PATRIM 32303, UND JATAÍ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>28.750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34861", "2104")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34861", " CAMINHÃO V W 26-220 6X4 EURO 3 WORKER COMBOIO, ANO 2008/2009, PATRIM 110363, UND JATAÍ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34854", "2105")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34854", " CAMINHÃO V W 26-220 EURO 3 WORKER 6X4, ANO 2008, (sem motor e câmbio), PATRIM 141258, UND JATAÍ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34902", "2106")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34902", "EQUIPAMENTO ROLL ON, S/FR, UND JATAÍ (sem caçamba)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>27.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34845", "2107")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34845", " CAMINHÃO V W 15-180 EURO 3 WORKER, COMBOIO, ANO 2008, PATRIM 110111, UND JATAÍ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>41.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34891", "2108")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34891", "CAMINHÃO VW/ 26.220 6X4 EURO3 WORKER COMBOIO, ANO 2008/2009, PATRIM. 110361, UND JATAÍ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>28.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34855", "2109")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34855", " CAMINHÃO V W 26-220 6X4 EURO 3 WORKER, ANO 2007/2008, PRANCHA, PATRIM 110184, UND JATAÍ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>47.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34858", "2110")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34858", " CAMINHÃO V W 15-180 WORKER COMBOIO, ANO 2007/2008, PATRIM 141263, UND JATAÍ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34848", "2111")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34848", " CAMINHÃO SCANIA P124CA 6X4NZ, ANO 2003, PATRIM 32022, UND JATAÍ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>30.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34847", "2115")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34847", " CAMINHÃO M.BENZ L 2213 TANQUE DE FERRO, ANO 1984, PATRIM 32132, UND JATAÍ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>30.800,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34849", "2120")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34849", " TRATOR M. FERGUSON 6360, FR163413, UND JATAÍ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34846", "2121")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34846", " TRATOR M. FERGUSON 6360, FR163410, UND JATAÍ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34892", "2160")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34892", "CAMINHÃO VW/BMB 31.320 CNC CM, ANO 2011/2012, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>55.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34894", "2161")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34894", "CAMINHÃO SCANIA/P124 CB 6X4 NZ 400, ANO 2003, PATRIM 32055, UND JATAÍ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34919", "2162")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34919", " TRANSBORDO SMR 10500 10 T, PATRIM 140992, UND JATAÍ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34918", "2163")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34918", " TRANSBORDO SMR 10500 10 T, PATRIM 140961, UND JATAÍ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34933", "2164")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34933", " TRANSBORDO SMR 10500 10 T, PATRIM 140969, UND JATAÍ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34932", "2165")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34932", " TRANSBORDO SMR 10500 10 T, PATRIM 140975, UND JATAÍ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34929", "2166")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34929", " TRANSBORDO SMR 10500 10 T, PATRIM 141757, UND JATAÍ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34934", "2167")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34934", " TRANSBORDO SMR 10500 10 T, PATRIM 140980, UND JATAÍ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34935", "2168")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34935", " TRANSBORDO SMR 10500 10 T, PATRIM 140987, UND JATAÍ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34931", "2169")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34931", " TRANSBORDO SMR 10500 10 T, PATRIM 141608, UND JATAÍ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34936", "2170")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34936", " TRANSBORDO SMR 10500 10 T, PATRIM 141791, UND JATAÍ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34930", "2171")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34930", " TRANSBORDO SMR 10500 10 T, PATRIM 141768, UND JATAÍ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34920", "2172")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34920", " TRANSBORDO SMR 10500 10 T, PATRIM 141779, UND JATAÍ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34921", "2173")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34921", " TRANS. SANTA ISABEL TCS 12T, PATRIM 164315, UND JATAÍ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34926", "2174")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34926", " TRANSBORDO SMR 10500 10 T, PATRIM 140963, UND JATAÍ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34923", "2175")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34923", " TRANSBORDO SMR 10500 10 T, PATRIM 141756, UND JATAÍ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34928", "2176")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34928", " TRANSBORDO SMR 10500 10 T, PATRIM 140978, UND JATAÍ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34925", "2177")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34925", " TRANSBORDO SMR 10500 10 T, PATRIM 140966, UND JATAÍ")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34927", "2178")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34927", " TRANSBORDO SMR 10500 10 T, PATRIM 141194, UND JATAÍ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34924", "2179")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34924", " TRANSBORDO SMR 10500 10 T, PATRIM 141776, UND JATAÍ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34922", "2180")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34922", " TRANSBORDO SMR 10500 10 T, PATRIM 141753, UND JATAÍ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35243", "2181")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35243", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35264", "2182")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35264", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35248", "2183")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35248", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35256", "2184")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35256", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35283", "2185")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35283", "TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35252", "2186")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35252", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35253", "2187")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35253", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35255", "2188")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35255", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35247", "2189")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35247", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35263", "2190")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35263", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35242", "2191")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35242", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35261", "2192")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35261", " TRANSBORDO CASE 8 T, PATRIM 51407, UND JATAÍ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35251", "2193")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35251", " TRANSBORDO CASE 8 T, PATRIM 51570, UND JATAÍ")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35258", "2194")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35258", " TRANSBORDO CASE 8 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35245", "2195")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35245", " TRANSBORDO CASE 8 T, PATRIM 51370, UND JATAÍ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35246", "2196")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35246", " TRANSBORDO SMR 10500 10 T, PATRIM 141195, UND JATAÍ")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35265", "2197")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35265", " TRANSBORDO SMR 10500 10 T, PATRIM 140965, UND JATAÍ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35259", "2198")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35259", " TRANSBORDO SMR 10500 10 T, PATRIM 141769, UND JATAÍ")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35262", "2199")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35262", " TRANSBORDO SMR 10500 10 T, PATRIM 140959, UND JATAÍ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35254", "2200")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35254", " TRANSBORDO CASE 8 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35266", "2201")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35266", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35249", "2202")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35249", " TRANSBORDO SMR 10500 10 T, PATRIM 140982, UND JATAÍ")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35257", "2204")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35257", " TRANSBORDO SMR 10500 10 T, PATRIM 184508, UND JATAÍ")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35244", "2205")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35244", " TRANSBORDO SMR 10500 10 T, PATRIM 141172, UND JATAÍ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35260", "2206")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35260", " TRANSBORDO SMR 10500 10 T, PATRIM 141762, UND JATAÍ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35250", "2207")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35250", " TRANSBORDO SMR 10500 10 T, PATRIM 140984, UND JATAÍ")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35285", "2208")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35285", "TRANSBORDO SMR 10500 10 T, PATRIM 141168, UND JATAÍ")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35286", "2209")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35286", "TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35306", "2210")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35306", " TRANSBORDO SMR 10500 10 T, PATRIM 141606, UND JATAÍ")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35291", "2211")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35291", " TRANSBORDO SMR 10500 10 T, PATRIM 141792, UND JATAÍ")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35294", "2212")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35294", " TRANSBORDO SMR 10500 10 T, PATRIM 140979, UND JATAÍ")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35311", "2213")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35311", " TRANSBORDO SMR 10500 10 T, PATRIM 141790, UND JATAÍ")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35293", "2214")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35293", " TRANSBORDO SMR 10500 10 T, PATRIM 141166, UND JATAÍ")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35304", "2215")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35304", " TRANSBORDO SMR 10500 10 T, PATRIM 140981, UND JATAÍ")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35309", "2216")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35309", " TRANSBORDO SMR 10500 10 T, PATRIM 140972, UND JATAÍ")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35310", "2217")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35310", " TRANSBORDO SMR 10500 10 T, PATRIM 140973, UND JATAÍ")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35302", "2218")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35302", " TRANSBORDO SMR 10500 10 T, PATRIM 141760, UND JATAÍ")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35305", "2219")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35305", " TRANSBORDO SMR 10500 10 T, PATRIM 140983, UND JATAÍ")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35296", "2220")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35296", " TRANSBORDO SMR 10500 10 T, PATRIM 140960, UND JATAÍ")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35298", "2221")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35298", " TRANSBORDO SMR 10500 10 T, PATRIM 141799, UND JATAÍ")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35301", "2224")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35301", " TRANSBORDO SMR 10500 10 T, PATRIM 140970, UND JATAÍ")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35297", "2225")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35297", " TRANSBORDO SMR 10500 10 T, PATRIM 141786, UND JATAÍ")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35307", "2226")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35307", " TRANSBORDO SMR 10500 10 T, PATRIM 141795, UND JATAÍ")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35295", "2227")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35295", " TRANSBORDO SMR 10500 10 T, PATRIM 141798, UND JATAÍ")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35300", "2228")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35300", " TRANSBORDO SMR 10500 10 T, PATRIM 141761, UND JATAÍ")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35303", "2229")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35303", " TRANSBORDO SMR 10500 10 T, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34907", "2230")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34907", "2 CAIXA DE TRANSBORDO, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34908", "2231")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34908", "DIVERSAS PEÇAS: SUCATA DE PEÇAS DE COLHEDORA, RODA E PLATAFORMA, UND JATAÍ")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>8.100,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34917", "2232")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34917", "1 CAIXA DE TRANSBORDO C/ DIVERSAS PEÇAS, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34909", "2233")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34909", "TANQUE GASCOM, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>10.300,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35292", "2234")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35292", " REBOQUE ANTONINI 7,60M, ANO 1996, CARROCERIA TRANSBORDO, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>6.750,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34910", "2235")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34910", "1 DISJUNTOR GD HITACHI, 3 DISJUNTOR PQ E 3 SUCATA DE TRANSFORMADOR, UND JATAÍ")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34913", "2237")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34913", "3 CONJUNTO DE FILTRO PARA DIESEL C/MOTOR, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34912", "2238")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34912", "3 GERADORES, 1 BOMBA E 1 MOEDA, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34914", "2239")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34914", "ARMÁRIOS DE AÇO - APROXIMADAMENTE 45 PEÇAS, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>2.300,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34915", "2240")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34915", "DOLLY, PATRIM 140943, UND JATAÍ (SEM DOCUMENTO)")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>5.800,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34916", "2241")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34916", "DOLLY, PATRIM 140921, UND JATAÍ ( SEM DOCUMENTO)")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>6.250,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34903", "2242")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34903", "MUNCK, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34904", "2244")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34904", "DOLLY, PATRIM 83714, UND JATAÍ (SEM DOCUMENTO)")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>5.650,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34905", "2246")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34905", "1 CARRETA DE SERVIÇOS DIVERSOS, S/FR 163711, UND JATAÍ")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35127", "2250")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35127", " 2 COBRIDOR, FR165264/62, UND JATAÍ")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35327", "2251")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35327", " S.REBOQUE REB/TECTRAN SRCM F2 9,60 M, ANO 1994, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>8.750,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35117", "2253")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35117", " 1 CARRETA P/ TUBO, FR163701, UND JATAÍ")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35122", "2254")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35122", " 1 SUCATA DE GRADE C/12 DISCOS, FR165231, UND JATAÍ")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>4.850,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35130", "2255")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35130", " 1 CARRETA P/ TUBO, FR163706, UND JATAÍ")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35116", "2256")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35116", " 2 COBRIDOR, FR165334/165261, UND JATAÍ")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35115", "2258")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35115", " 4 SUCATA DE IMPLEMENTO, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35119", "2259")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35119", " SUCATA DE IMPLEMENTO (CARRETA NÃO FAZ PARTE DO LOTE), S/FR, UND JATAÍ")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>68.500,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35120", "2260")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35120", " CARRETA BAZUCA, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35118", "2261")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35118", " 1 MOTO BOMBA, FR164824, UND JATAÍ")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>8.950,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35124", "2262")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35124", " 1 MOTO BOMBA, FR164823, UND JATAÍ")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>9.250,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35125", "2263")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35125", " 1 MOTO BOMBA, FR164816, UND JATAÍ")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>9.100,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35126", "2264")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35126", " SUCATA DE IMPLEMENTO, FR165245, (EIXO DE DOLLY NÃO FAZ PARTE), UND JATAÍ")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35129", "2265")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35129", " GRADE 28 DISCOS, FR165243")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>18.800,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35317", "2266")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35317", " S.REBOQUE REB/ANTONINI 9,60 M, ANO 1993, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35123", "2269")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35123", " 1 CARRETA DE AREA DE VIVENCIA, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35121", "2270")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35121", " 1 CARRETA DE AREA DE VIVENCIA, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35128", "2271")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35128", " 3 IMPLEMENTO, S/FR, UND JATAÍ")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35320", "2272")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35320", " REBOQUE/RODOVIARIA RQ CI PR 8,00 M, ANO 1995, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35316", "2276")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35316", " REBOQUE R/RANDON RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35328", "2277")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35328", " S.REBOQUE SR/RANDONSP SRCA 12,50 M, ANO 2011, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35322", "2278")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35322", " S.REBOQUE REB/ANTONINI 9,60 M, ANO 1993, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35331", "2279")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35331", " S.REBOQUE REB/ANTONINI 9,60 M, ANO 1993, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35326", "2280")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35326", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35318", "2281")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35318", " S.REBOQUE SR/USICAMP SRCP E2 10000 12,50 M, ANO 2009, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35323", "2282")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35323", " REBOQUE R/RANDON RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35324", "2283")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35324", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010/2011, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35330", "2284")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35330", " S.REBOQUE SR/RANDONSP SRCA CA  12,50 M, ANO 2011, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35353", "2285")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35353", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010/2011, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>25.750,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35351", "2286")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35351", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010/2011, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>26.250,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35361", "2287")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35361", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>28.750,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35358", "2288")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35358", " S.REBOQUE SR/RANDONSP SRCA CA  12,50 M, ANO 2011, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>31.500,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35355", "2290")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35355", " S.REBOQUE SR/RANDONSP SRCA CA  12,50 M, ANO 2011, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35357", "2292")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35357", " S.REBOQUE SR/RANDONSP RQ CA 12,5M, ANO 2010/2011, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>29.250,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35359", "2293")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35359", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica)")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35362", "2294")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35362", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>28.500,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35352", "2297")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35352", " S.REBOQUE SR/RANDONSP SR CA CA  12,50 M, ANO 2011, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35356", "2298")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35356", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>25.500,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35364", "2299")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35364", " REBOQUE  R/RANDONSP RQ CA 12,5M, ANO 2010, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35363", "2300")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35363", " S.REBOQUE SR/USICAMP SRCP E2 10000 12,50 M, ANO 2009, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35365", "2301")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35365", " REBOQUE R/RANDONSP RQ CA 12,5M, ANO 2010/2011, UND JATAÍ (sem pneus e sapata hidráulica) ")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34906", "2302")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/34906", "DOLLY, FR164774, UND JATAÍ (SEM DOCUMENTO)")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>8.200,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35733", "2303")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35733", "PORTAS E JANELAS, S/FR, UND MUNDIAL")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35734", "2304")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35734", "SUCATA MISTA  CAVACO BRONZE/FERRO, S/FR, UND CAARAPÓ")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35834", "2305")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35834", "ARCO DE CHAPA, S/FR, UND GASA")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36330", "2306")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36330", "DIVERSAS CADEIRAS, MAQUINA DE CAFÉ, CESTO DE LIXO BLINOX, BEBEDOUROS ( SEM A TORNEIRA) UNIDADE IGARAPO")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36541", "8020")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36541", "  2 TRANSFORMADORES 2000KVA, MOD.MARANGONI, SERIE 30040,30039,LOC.Terminal de são Paulo - Base Ipiranga")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>33.350,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36316", "20235")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36316", "CARPETE APROX. 4.500 M2 LARGURA 50X 50 CM - SF. UND. COSTA PINTO ")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>