--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1787 +269,1567 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35781", "006")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35781", " PRENSA VIRADEIRA DOBRADEIRA NEWTON PDM 30/40 X 3050MM")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>21.750,50</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35792", "010")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35792", " TORNO REVOLVER XERVITT - CÓD.10")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35778", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35778", " PRENSA HIDRÁULICA 4 COLUNAS 15 TONELADAS UNIDADE REXROTH 1000 X 700 MM")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35795", "019")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35795", " TORNO MITTO 2600MM X 680MM")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>5.400,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35774", "024")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35774", " PANELA DE VAPOR EM INÓX 250 LITROS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35758", "030")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35758", " FRESA SACORA FR-1100 - CÓD. 170")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35754", "031")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35754", " FRESA SACORA FR-800M - CÓD. 145")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35794", "040")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35794", " TANQUE RESERVATÓRIO EM AÇO INÓX 316 CAPACIDADE 1000 LITROS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35779", "049")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35779", " PRENSA EXCENTRICA 12 TONELADAS - COD. 162")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35783", "053")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35783", " RESERVATÓRIO EM AÇO INÓX 316 CAPACIDADE 250 LITROS - CÓD.53")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35782", "054")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35782", " PRENSA HIDRÁULICA 15 TONELADAS - CÓD.54")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35784", "055")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35784", " PRENSA HIDRÁULICA 60 TONELADAS FALTANDO UNIDADE HIDRÁULICA - CÓD. 200")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35752", "059")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35752", " FURADEIRA ROSQUEADERA MELLOMETAL - COD. 43")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35766", "063")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35766", " FURADEIRA ENGRENADA - COD. 164")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35748", "071")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35748", " COPIADOR - COD. 151")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35776", "082")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35776", " POLITRIZ  - CÓD. 180")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35750", "092")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35750", " COMPRESSOR WORTHINGTON 160 PÉS MERCEDES DIESEL - CÓD.92")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>6.300,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35768", "099")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35768", " GUILHOTINA GRÁFICA FUNTIMOD")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35764", "101")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35764", " CHILLER MECALOR 75000 KCAL")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36849", "107")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36849", "BALANÇA ARJA")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36850", "108")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36850", "CARRINHO PLATAFORMA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35775", "109")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35775", " MOINHO MARTELO FLOCADOR")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36851", "110")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36851", "CARRETINHA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36842", "111")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36842", " EMPILHADEIRA YALE D87P 1985 4 TON DIESEL - CÓD.73")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35787", "113")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35787", " TAMBOREADOR ELÉTRICO AÇO INOX 25 LITROS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35765", "114")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35765", " COMPACTADOR DE SOLO A GASOLINA")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36843", "117")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36843", "CAMINHÃO; M BENZ 2013; 1980/1981; VERMELHA; DIESEL")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35790", "118")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35790", " TROCADOR DE CALOR DE INOX")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36847", "119")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36847", "PALETEIRA MANUAL RODA DUPLA PALETRANS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36846", "120")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36846", "PALETEIRA MANUAL RODA DUPLA PALETRANS")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35785", "121")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35785", " ROSQUEADEIRA DE TUBOS ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35789", "122")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35789", " ROSQUEADEIRA DE TUBOS ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35755", "128")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35755", " FRESADORA UNIVERSAL TOS")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35761", "132")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35761", " FURADEIRA RADIAL ASOUITH")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35760", "137")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35760", " LAVADORA DE PEÇA EUROJIM GUIDON AÇO INOX - CÓD.137")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35791", "152")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35791", " TUPIA PARA MADEIRA FAMAG ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35756", "156")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35756", " GUINDALTO MUNCK 5 TONELADAS")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35759", "157")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35759", " CARRINHO HIDRÁULICO DE ELEVAÇÃO - CÓD.157")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35769", "164")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35769", " GERADOR 5KVA NO ESTADO")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35770", "179")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35770", " LAVADORA SECADORA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35773", "180")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35773", " PALETEIRA EMPILHADEIRA ELÉTRICA AMEISE EJC- CÓD.119")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...15 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35777", "191")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35777", " PÓRTICO")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35788", "195")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35788", " TORRE DE RESFRIAMENTO ALPINA ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35767", "202")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35767", " COMPRESSOR PRIMÁX 40 PÉS NO TEMPO")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35751", "203")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35751", " COMPRESSOR PRIMÁX 40 PÉS S/ MOTOR NO TEMPO")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36845", "213")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36845", "REBOQUE  SANVAS BAÚ, ANO 1976")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36844", "214")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/36844", "TANQUE CAP.1.200lts C/ CARRETA")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.350,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35753", "223")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35753", " LAMINADOR - CÓD.223")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35771", "234")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35771", " MINI TRATOR DUMPER GAMMA COBRA 850AC, 2008")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>11.450,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35747", "262")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35747", " ASPIRADOR INDÚSTRIAL -CÓD.262")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35749", "274")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35749", " BATEDOR PLANETARIA DE INÓX USIRAM-CÓD.274")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
+      <c r="E61" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F16" s="4" t="inlineStr">
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35786", "300")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35786", " UNIDADE HIDRÁULICA RACINE")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35763", "351")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35763", " ESTEIRA TRANSPORTADORA(1 UNIDADE) - CÓD.351")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35780", "357")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35780", " PRENSA DE FRICÇÃO-CÓD.357")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...1534 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35793", "368")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/35793", " TUPIA - CÓD.368")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>