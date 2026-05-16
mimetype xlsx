--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1339 +269,1175 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37650", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37650", " Lote com: 7 IMPRESSORAS TÉRMICAS Sendo: 4  DIEBOLD e 3 DARUMA URMAET")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37669", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37669", "Lote com: 30 TVS DIVERSOS TAMANHOS E MARCAS (PARA PEÇAS)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37649", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37649", " Lote com: 150 BATERIAS AUXILIARES DIVERSAS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37670", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37670", "Lote com: 22 FILTRO DÁGUA E BEBEDOUROS ELETRICOS")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37653", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37653", " Lote com: 120 CASES PARA CELULAR SAMSUNG")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37654", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37654", " Lote com: 9 CORTADORES DE GRAMA TRAMONTINA(FUNCIONANDO)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37652", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37652", " Lote com: 2 CATRACAS DE PASSAGEM")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37655", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37655", " Lote com: 8 COLETORES DE DADOS BLUEBIRD COM BERÇO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37741", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37741", "Lote com 10 NETWORK INTERFACE CARD NC -502 KONICA MINOLTA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37742", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37742", "Lote com: 20 NETWORK INTERFACE CARD NC-503 KONICA MINOLTA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37659", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37659", " Lote com: 100  Headset Diversos (Sem Fone)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37743", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37743", "Lote com: 27 SWITCHS CISCO, HDS DE 160 GB E MINI CPUS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37660", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37660", " NO-BREAK SMS DE 3200/2240W")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37651", "016")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37651", " Lote com: 17 IMPRESSORAS TÉRMICAS PERTO PRINTER")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37662", "017")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37662", " IMPRESSORA PLOTHER OCÉ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37661", "019")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37661", " SERVIDOR BENQ NO ESTADO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37663", "020")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37663", " IMPRESSORA DE FOTOS MITSUBISHI")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37658", "021")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37658", " Lote com: 2 IMPRESSORAS LEXMARK MODELO MX611de")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37641", "023")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37641", " Lote com: 3 ELETRIFICADORA PARA CERCA RURAL PATRIOT PBX200 (2,0 J LIBERADOS)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>75,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37643", "024")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37643", " Lote com: 3 ELETRIFICADORA PARA CERCA RURAL PATRIOT PBX50 (0,5 J LIBERADOS)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>75,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37646", "025")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37646", " Lote com: 4 ELETRIFICADORA PARA CERCA RURAL TERKO ; Sendo 3 TKE2500 (25 joules) E 1 TKE1500( 15 Joules)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37647", "026")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37647", " Lote com: 3 ELETRIFICADORA PARA CERCA RURAL TERKO; Sendo 2 TKD250(2.5 Joules) e 1 TKE450( 4.5 Joules) ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>75,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37644", "027")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37644", " Lote com: 3 ELETRIFICADORA PARA CERCA RURAL PATRIOT PBX50 (0.5J LIBERADOS)")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>75,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37642", "028")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37642", " Lote com: 14 ELETRIFICADORA PARA CERCA RURAL PATRIOT PBX450 (4,5 J LIBERADOS)")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37645", "029")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37645", " Lote com: 9 ELETRIFICADORA PARA CERCA RURAL PATRIOT PBX600 (6.0 J LIBERADOS)")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>275,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37648", "030")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37648", " Lote com: 12 ELETRIFICADORA PAERA CERCA RURAL PATRIOT PBX120 (1.2 J LIBERADOS) ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...53 lines deleted...]
-      <c r="C14" s="4" t="inlineStr">
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37664", "031")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37664", "Lote com: 2 Carregadores de bateria STILL 48 100 ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D14" s="4" t="inlineStr">
-[...63 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="D37" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...127 lines deleted...]
-      <c r="E20" s="5" t="inlineStr">
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37656", "034")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/37656", "Lote de Central Telefónica Siemens PABX HIPATH 3700/3750 H150")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38742", "035")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38742", "LOTE COM:2 IMPRESSORA DE ETIQUETAS; ZEBRA MODELO ZM 400 E PRODIGY PLP 2000 (PARA PEÇAS)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38743", "036")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38743", "IMPRESSORA DE FOTOS KODAK 8810 PHOTO PRINTER")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F20" s="4" t="inlineStr">
-[...638 lines deleted...]
-      </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38744", "037")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38744", "Lote com: 10  CAFETEIRAS DELTA AUTOMÁTICA QLIP")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38750", "038")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38750", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38746", "039")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38746", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38748", "040")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38748", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38749", "041")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38749", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38753", "042")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38753", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38751", "043")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38751", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38745", "044")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38745", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38752", "045")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38752", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38747", "046")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38747", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38754", "047")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38754", " Balança eletrônico Trutest Xr 5000")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>