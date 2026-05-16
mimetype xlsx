--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1435 +269,1259 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39128", "090")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39128", "45 UNIDADES CHOCADEIRA C/ BANDEJA  e ACOPLAMENTO de AÇO INOX CAPACIDADE P/ 3380 OVOS NO TOTAL ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39127", "091")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39127", "45 UNIDADES CHOCADEIRA C/ BANDEJA  e ACOPLAMENTO de AÇO INOX CAPACIDADE P/ 3380 OVOS NO TOTAL ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39126", "092")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39126", "45 UNIDADES CHOCADEIRA C/ BANDEJA  e ACOPLAMENTO de AÇO INOX CAPACIDADE P/ 3380 OVOS NO TOTAL ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39125", "093")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39125", "45 UNIDADES CHOCADEIRA C/ BANDEJA  e ACOPLAMENTO de AÇO INOX CAPACIDADE P/ 3380 OVOS NO TOTAL ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39124", "094")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39124", "3 EQUIPAMENTOS disestor  P/ 8MIL LITROS CADA (sem redutor) ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39069", "095")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39069", " veja especificações ALIMENTADOR de BRITA CAÇAMBA 6m x 3m c/ 2 REDUTORES C/ MOTOR ELÉTR. 7,5 Hp  E OUTROS ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39068", "096")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39068", " veja especificações ALIMENTADOR de BRITA CAÇAMBA 6m x 3m c/ 2 REDUTORES C/ MOTOR ELÉTR. 7,5 Hp  E OUTROS LOC. ALTAMIRA /PA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39067", "097")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39067", "COMPRESSOR INGERSOLL RAND MOD. R37 IE A 110, LOC. ALTAMIRA / PA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39066", "098")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39066", "CARREGADOR DE CONCRETO , capacidade 6 mts cúbicos, na caçamba LOC. ALTAMIRA / PA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39065", "099")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39065", "veja especificações ALIMENTADOR de BRITA CAÇAMBA 6m x 3m c/ 2 REDUTORES C/ MOTOR ELÉTR. 7,5 Hp  E OUTROS LOC. ALTAMIRA /PA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38741", "100")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38741", "ALAMBIQUE DE COBRE P/ 500 LITROS ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38740", "101")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38740", "PAINEL COMPLETO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38739", "102")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38739", "3 DIFERENCIAL TRAÇADO SCANIA E 1 VOLVO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38738", "103")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38738", "14 PNEUS SEM USO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>5.400,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38737", "104")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38737", "MOTOR MWM 229 COMPLETO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38569", "105")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38569", "veja abaixo -   SECADOR DE FOLHA 40 mts de ESTEIRA de AÇO INOX  3,16 largura 3 metros")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38568", "106")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38568", "PENEIRA DE PRE  LIMPEZA BICUPIRO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38007", "107")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38007", "veja vídeo - LANCHA MOTORBOAT MOTOR 50HP EVINRUDE, ANO 2008, COM REBOCADOR REAL, ANO 2016 ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38570", "108")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38570", "PISTA QUENTE 16 BANDEJA EM AÇO INOX")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38013", "146")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38013", "CAMINHÃO M. BENZ L 1113 BAÚ, ANO 1984 -  motor novo direção  hidráulica  (FUNCIONANDO)")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>14.100,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38012", "147")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38012", "CAMINHÃO VW 26.220, ANO 2007, C/MOTOR, CÂMBIO E DIFERENCIAL")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>15.050,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38011", "148")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38011", "MOTO BOMBA DE AÇO INOX C/ MOTOR MWM 229")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>5.350,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38010", "149")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38010", "GUINDASTE kranekar  p/ 9 toneladas (FUNCIONANDO)")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38003", "150")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38003", "1 ESCAVADEIRA LIEBHERR 942,  ANO 1999,  funcionando")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38004", "151")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38004", "PÁ CARREGADEIRA CAT 980 serie 42H1100, FALTA MOTOR  ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38005", "152")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38005", "BRITADOR SUPLAM 80/20 - funcionando")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38009", "152")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38009", "FABRICA DE PANO (veja descritivo abaixo)")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38014", "157")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38014", "13 MÓDULO MARCA SMAR  LC 700  (sem  uso)")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38008", "158")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38008", "BRITADOR C/ MOTOR 150CV  - (produção de areia e calcário de aprox. 90 a 110 ton hora)")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38006", "159")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38006", "SUCATA  de 2 (duas) ESCAVADEIRA 320 C")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38016", "161")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38016", "PRENSA HIDRÁULICA, sem uso, C/ MOTOR DE 7.5CV")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38018", "162")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38018", "COLHEDOR J.DEERE 3520, ANO 2012")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38019", "163")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38019", "COLHEDOR J.DEERE 3520, ANO 2012")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38015", "170")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38015", "ROÇADEIRA ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38017", "171")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38017", "MACHADO HIDRÁULICO C/ BOMBA E PISTÃO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38020", "172")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38020", "CORREIA DE ESTEIRA TRANSPORTADORA  AÇO INOX 430 APROX. 1500 KILOS (sem uso)")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38021", "175")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38021", "46 DISCOS  DE VINIL ANTIGOS RARIDADES")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38023", "176")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38023", "40 CX. DE 5 KL. DE ELETRODOS DE AÇO INOX.")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38022", "177")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38022", "BOCA DE PÁ CARREGADEIRA")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38024", "178")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38024", "19 VÁLVULAS DE PRESSÃO DIVERSOS MEDIDAS (veja abaixo)")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38025", "179")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38025", "BOMBA DE IRRIGAÇÃO de 4 polegadas de inox.")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38026", "180")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38026", "CENTRÍFUGA medindo 1.30 de largura por 1.20 de altura")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38027", "181")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38027", "MISTURADOR medindo 2.30x1.79 c/motor e redutor")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38028", "182")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/38028", "PENEIRA vibratória,medindo 2.70 x 0.98")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>