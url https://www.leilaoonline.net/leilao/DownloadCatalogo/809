--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,411 +269,363 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39402", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39402", " BÁSCULA DE CONCRETO PARA CHASSI, CIBI, MOD. R760, SERIE GVIII-056, ANO 2008,  COD.BCC.0001")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>9.600,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39407", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39407", " BÁSCULA DE CONCRETO PARA CHASSI, CIBI, MOD. R760, SERIE GVIII-057,  ANO 2008 , COD.BCC.0002")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>9.600,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39404", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39404", " BÁSCULA DE CONCRETO PARA CHASSI, CIBI, MOD. R760, SERIE GVIII-058, ANO 2008, COD.BCC.0003")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>9.600,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39406", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39406", " BÁSCULA DE CONCRETO PARA CHASSI, CIBI, MOD. R760, SERIE GVIII-063,  COD. BCC.0004")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>9.600,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39403", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39403", " BÁSCULA DE CONCRETO PARA CHASSI, CIBI, MOD. R760, SERIE GVIII-056, ANO 2009, COD.BCC.0005")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>9.600,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39400", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39400", " BÁSCULA DE CONCRETO PARA CHASSI, GRUPIONI, MOD.Dumper Cret, ANO 2008, COD. BCC.0006")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39409", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39409", " BÁSCULA DE CONCRETO PARA CHASSI, GRUPIONI, MOD. Dumper Cret, ANO 2008, COD. BCC.0007")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39410", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39410", " BÁSCULA DE CONCRETO PARA CHASSI, GRUPIONI, MOD.Dumper Cret, ANO 2008, COD. BCC.0008")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39401", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39401", " BÁSCULA DE CONCRETO PARA CHASSI, GRUPIONI, MOD.Dumper Cret,ANO 2008, COD.  BCC.0009")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39399", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39399", " BÁSCULA DE CONCRETO PARA CHASSI, CIBI, MOD.R760, SERIE GVIII-064, ANO 2009- BCC.0010")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>9.600,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39405", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39405", " GUINDASTE TORRE GRUA, YONGMAO, MOD.STT-293, ANO 2008 -COD.GTG.0010")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>336.600,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39408", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39408", " GUINDASTE TORRE GRUA,YONGMAO, MOD.STT-293, SERIE 2008L172, ANO 2008- COD.GTG.0013")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>336.600,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>