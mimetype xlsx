--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1243 +269,1091 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39699", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39699", " Aprox 115 portiolas guarda corpo. Diversos tamanhos")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39702", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39702", " Compressor desmontado")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39700", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39700", " Ponteiras diversas")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39701", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39701", " Capas para câmera")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39703", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39703", " 9 cadeiras")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39704", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39704", " 4 caixas com ferramentas diversas (desmontadas)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39706", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39706", " 8 caixas com ferramentas diversas (desmontadas)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39705", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39705", " Corsa Maxx 2005/ 2005")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39664", "011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39664", "APROX. 7.500 PEÇAS ROUPAS: SENDO 6.500 ROUPAS, CALÇADOS E ACESSÓRIOS. LINHA INFANTIL  (LILICA RIPILICA, TIGOR T TIGRE, MARISOL, MALWEE, PIMPOLHO, AMORIM BABY, PAKITA, TOKE ENTRE OUTROS) E 1.000 FEMININO ADULTO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39663", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39663", "APROX. 316 SAPATILHAS NOVAS TIPO ALPARGATAS. MARCA TOMS NA COR PRETA. NUMERAÇÕES DIVERSAS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>890,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39694", "101")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39694", " GERADOR À DIESEL S/ ESPECIFICAÇÕES (SEM USO)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39697", "102")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39697", " ROSQUEADEIRA RIDGID COM ACESSÓRIOS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39698", "104")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39698", " 4 MOTORES ACIONADORES MONOFASICO 1,5CV - JOWA E 1 MOTOR ACIONADOR WEBER")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39696", "105")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39696", " 5 MOTORES ACIONADORES MONOFASICO 1,5CV - JOWA E MANGOTES VIBRADORES")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39695", "106")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39695", " 7 MOTORES ACIONADORES MONOFASICO 1,5CV . OBS.: NECESSITA REPARO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39691", "112")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39691", " 3 RACKS E SUPORTES P/ CPUS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39690", "113")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39690", " FORNO INDUSTRIAL EM INOX ETERA C/ 3 CÂMARAS")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39692", "114")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39692", " CABOS DE AÇO DIVERSOS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39693", "115")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39693", " MANGUEIRAS DIVERSAS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39660", "200")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39660", " MOINHO PARA MILHO COMPLETO CAP. 450 KG/HR")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39661", "201")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39661", " BALANÇA EMPACOTADORA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39662", "202")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39662", " MÁQUINA PARA FECHAR/ COLAR")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39665", "203")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39665", "[ LANCE POR UNIDADE ] APROX. 594.010 UNIDADES DE CAPACITORES")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>0,25</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>0.02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39681", "204")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39681", "ESTRUTURAS METÁLICAS DE GALPÃO. Aprox. 2.000 m² (desmontado) ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>270.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39683", "600")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39683", "MÁQUINA DE FABRICAÇÃO DE BLOCOS DE CONCRETO, 220v CAPACIDADE DE ATÉ 2250 BLOCOS/ DIA. COM CARRINHO DE TRANSPORTE DE BLOCO. SEM USO.")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39684", "601")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39684", "04 Formas para fazer piso de concreto sextavado, 4 formas contendo três partes, 30cmx30cmx8cm")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39685", "602")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39685", "100 metros de Arame farpado Elefante")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39686", "604")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39686", "LOTE C/ APROX. 92 PALANQUES DE CONCRETO E FERRO ESTRIVADO, MEDINDO 2,50 DE ALTURA. FERRO 5X16 COM ESTRIVO A CADA 15 CM")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39707", "606")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39707", "Réplica de imagem de Santo Antônio. Concreto. 1,10 m. Aprox, 100 kg")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39669", "801")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39669", "COMPRESSOR SOPRADOR CANAL LATERAL VAZ FLUZ. (SEM USO)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
+      <c r="F40" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...25 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39677", "802")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39677", "Aprox. 2.000 peças de botão liga")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...25 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39679", "803")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39679", "Aprox. 100 pares de sapatilhas. Numeração 35 a 39")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...25 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39680", "804")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39680", "Aprox. 200 peças de bolsa porta documentos")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...25 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39687", "805")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39687", " 11 un. blazer masculino  marca tng tamanhos diversos (sem uso)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39688", "806")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39688", " 9 pares de sapatos democrata e samello em couro e 5 pares de chinelos democrata em  couro. Tamanhos diversos. (sem uso)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/40576", "807")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/40576", "Aprox. 1.600 peças de roupas infantis (linha bebê) marca mira baby")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>6.400,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...121 lines deleted...]
-      <c r="F21" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39682", "901")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39682", "20 Tambores contendo Ferro Dextrano 10% (aprox. 600,00 kg)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...830 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39689", "902")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/39689", "Equipamentos de laboratório  - HEMOGLOBINA D-100  - (sem uso) ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>