--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,187 +269,167 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46051", "037")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46051", " MB SPRINTER 313 CDI Ano: 2007/2007 Placa: APU 2145 Chassi 8AC9036617A965178 Renavam: 955457220")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>13.750,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45859", "043")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45859", " CHASSI CAMINHÃO, MB 709,  PLACA GPZ  0662 ANO / MOD:  1993/1993 RENAVAM:  00617710821. CHASSI:  9BM688101PB004265")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45858", "044")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45858", " CHASSI CAMINHÃO MB 812,  PLACA GKO 4819 ANO / MOD:  1989/1989 RENAVAM:  00247329886. CHASSI:  9BM688177KB847600")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45857", "045")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45857", " CHASSI CAMINHÃO MB 709,  PLACA GKO 3118 ANO / MOD:  1990/1990 RENAVAM:  00247665924. CHASSI:      9BM688102LB871083")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45856", "046")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/45856", " CHASSI CAMINHÃO MB 608 D,  PLACA CRH 5199 ANO / MOD:  1985/1986 RENAVAM:  00352950730. CHASSI:  30830011698806.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>