--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46760", "002")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46760", " CAMINHÃO  F12000 - 2005 BASCULANTE 6 M³ PLACA AMX0373 RENAVAM:  859146928 CHASSI:  9BFXK82F75B021177 N. MOTOR:  30795328")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46767", "004")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46767", " COMPOSTADEIRA SOB SEMI REBOQUE JOST E200-0500 - - - -")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46749", "005")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46749", " CAMINHÃO  FORD 1723 6X2 2013 COMPACTADOR DE LIXO 19 M3 PLACA OUN2778 RENAVAM:  566154617 CHASSI:  9BFYEAHD4DBS39262")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>72.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46754", "006")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46754", " CAMINHÃO  FORD 1723 6X2 2012 COMPACTADOR DE LIXO 19 M3 PLACA OKU4997 RENAVAM:  499619293 CHASSI:  9BFYEAHD1DBS22192")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>75.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46756", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46756", " CAMINHÃO  FORD 1723 6X2 2012 COMPACTADOR DE LIXO 19 M3 PLACA OKU2224 RENAVAM:  499620801 CHASSI:  9BFYEHD4DBS22199 N. MOTOR:  36403216")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46759", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46759", " CAMINHÃO  FORD 1723 T1 4X2 2013 COMPACTADOR PLACA OUO9396 RENAVAM:  567457699 CHASSI:  9BFYEAHD6DBS39277 N. MOTOR:  36433232")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>81.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46764", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46764", " CAMINHÃO  FORD 1723 T1 4X2 2013 COMPACTADOR OUO6404 RENAVAM:  567455505 CHASSI:  9BFYEAHD9DBS39273 N. MOTOR:  36435055")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>70.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46748", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46748", " CAMINHÃO  FORD 1517 T1 4X2 2011 CARROCERIA PLACA AUG 1C89  RENAVAM:  338041354 CHASSI:  9BFXCE5U4BBB77990 N. MOTOR:  36264771")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>58.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46766", "012")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46766", " CAMINHÃO  VOLKSWAGEN - 15210 - T2 4X4 - 2014, SEM COMPACTADOR -  PLACA FWT9213 RENAVAM:  1132972792 CHASSI:  9533172S4ER425866 N. MOTOR:  G1T152312")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>82.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46765", "013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46765", " CAMINHÃO  VOLKSWAGEN - 15210 - T2 4X4 - 2014, SEM COMPACTADOR,  PLACA GDJ0947 RENAVAM:  1132876440 CHASSI:  9533172S3ER427172 N. MOTOR:  G1T152390")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>82.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46768", "014")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46768", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1394 RENAVAM:  338042660 CHASSI:  9BFXCE5U5BBB83023 N. MOTOR:  36279105")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>64.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46753", "015")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46753", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1287 RENAVAM:  338042563 CHASSI:  9BFXCE5U7BBB80995 N. MOTOR:  36269169")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46763", "016")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46763", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1286 RENAVAM:  338042806 CHASSI:  9BFXCE5U0BBB83026 N. MOTOR:  36281657")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>61.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46761", "017")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46761", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1396 RENAVAM:  338042865 CHASSI:  9BFXCE5U5BBB80994 N. MOTOR:  36269170")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>62.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46750", "018")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46750", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1395 RENAVAM:  338042989 CHASSI:  9BFXCE5U6BBB77991 N. MOTOR:  36266091")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46755", "019")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46755", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1392 RENAVAM:  338043217 CHASSI:  9BFXCE5U6BBB83032 N. MOTOR:  36281669")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>59.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46751", "020")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46751", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1391 RENAVAM:  338043322 CHASSI:  9BFXCE5U3BBB80993 N. MOTOR:  36269585")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>61.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46757", "021")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46757", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1382 RENAVAM:  338043829 CHASSI:  9BFXCE5U8BBB77992 N. MOTOR:  36266096")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>59.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46758", "022")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46758", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1384 RENAVAM:  338043691 CHASSI:  9BFXCE5U4BBB83028 N. MOTOR:  36279106")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>60.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46752", "023")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46752", " CAMINHÃO  FORD 1517 T4 6X2 2011 BASCULANTE PLACA AUG1386 RENAVAM:  338043586 CHASSI:  9BFXCE5UXBBB80988 N. MOTOR:  36270060")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>66.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>