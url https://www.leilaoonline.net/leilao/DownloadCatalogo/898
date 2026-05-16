--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1179 +269,1035 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46334", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46334", " Endireitador de chapas Stampco - 200mm")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46318", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46318", " Compressor parafuso Schuls Modelo SRP3050  - 50cv")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46319", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46319", " Desbobinador de chapas elétrico Stampco 600")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46349", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46349", " Fritadeira industrial a gás - 40 litros")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...78 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46346", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46346", " Espectrometro")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46344", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46344", " Lote com: Apróx. 300kg de ferramentas de fresa e torno")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46345", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46345", " Serra de fita Horizontal Ronemak 2014 mr410")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46327", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46327", " Lote com: 2 ui. Máquina de Solda Bambozzi 1500 Amperes")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46323", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46323", " Talha elétrica 7.500kg completa marca Rovela")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46335", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46335", " Talha elétrica 7.500kg Completa Climber")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46341", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46341", " Talha elétrica com carro ponte - 10 ton. Climber")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46348", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46348", " Calandra de Jante para Roda")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46342", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46342", " Guilhotina para chapas elétrica marca Calvi - 1500mm de boca - corte até 6mm")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46338", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46338", " Prensa Hidráulica Horizontal tipo jacaré")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46331", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46331", "Eletroerosão Penetração")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46343", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46343", "Fresadora Universal Azerf - completa")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46347", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46347", " Durômetro digital Mitutoyo")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46329", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46329", " Máquina de pintura industrial")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46330", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46330", " Rosqueadeira Dauer M8")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46320", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46320", " Retífica de Copo Blanchard")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46332", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46332", " Beneficiadora de Laranjas ( Lava seca e pule)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46326", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46326", " Puncionadeira Trumpf CN 81")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
-[...122 lines deleted...]
-      <c r="E21" s="5" t="inlineStr">
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46339", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46339", " Empilhadeira elétrica 1000kg")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46321", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46321", " Lote com: Apróx. 300 caixas hortifruti")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46336", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46336", " Tupia para madeira ( mesa 90 x 90 )")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46337", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46337", " Caldeira para água quente a gás Ecal 30.000 kcal")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46322", "028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46322", " Desempeno em mármore (1.30 x 1.30)")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46333", "029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46333", " Reservatório para combustível 6000 litros bipatrico - 2 bombas de abastecimento")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46328", "030")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46328", " Torre de refrigeração Alpina ( 2.50 alt x 2.20 larg)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46340", "031")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46340", " Elevador de cargas 4 metros - 1000kg")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46324", "032")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46324", " Retífica cilíndrica Jones Shipman 12 12")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46512", "033")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46512", "Rosqueadeira de coluna elétrica para roscas 25 mm")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46513", "034")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46513", "Retífica Plana Sulmecânica - Mesa 350 x 600 mm")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
-[...666 lines deleted...]
-      <c r="E42" s="5" t="inlineStr">
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46514", "035")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46514", "Serra de precisão Sênior 315")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
-      <c r="F42" s="4" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46515", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46515", "Prensa Excêntrica tipo H 150 ton. - Mecânica")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46516", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/46516", "Lote com: 2 uni. Misturador de aço inox 4000 litros ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>